--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -84,1723 +84,1735 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Functionalization with Polymer Membrane or SEIRA Interface to Improve the Sensitivity of Chalcogenide-Based Infrared Sensors Dedicated to the Detection of Organic Molecules</w:t>
+                <w:t xml:space="preserve">Scattering modeling by a nonlinear slab: Exact solution of the full vector problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Baillieul</w:t>
+                <w:t xml:space="preserve">Jérémy Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Zolla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.063506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/3b8c-tbgt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924509v1</w:t>
+                <w:t xml:space="preserve">hal-05572875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Chalcogenide Glass Additive Manufacturing for Shaping Mid-Infrared Optical Components and Microstructured Optical Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Functionalization with Polymer Membrane or SEIRA Interface to Improve the Sensitivity of Chalcogenide-Based Infrared Sensors Dedicated to the Detection of Organic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carcreff</w:t>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radwan Chahal</w:t>
+                <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11030228⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (51), pp.47840-47850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153081v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared hollow core fiber drawn from a 3D printed chalcogenide glass preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Galdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.198-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OME.415090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Self-Confined Plasmonic Beams: Experimental Proof</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renversez</w:t>
+                <w:t xml:space="preserve">Investigation on Chalcogenide Glass Additive Manufacturing for Shaping Mid-Infrared Optical Components and Microstructured Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00906⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11030228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961176v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuities in photonic waveguides: rigorous Maxwell-based 3D modeling with the finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Self-Confined Plasmonic Beams: Experimental Proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Demésy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.390480⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (9), pp.2562-2570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139954v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear optical properties of co-sputtered Ge-Sb-Se amorphous thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (6), pp.1523-1526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.386775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cladding geometry on resonant coupling between fundamental and cladding modes in twisted microstructured fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Discontinuities in photonic waveguides: rigorous Maxwell-based 3D modeling with the finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waclaw Urbanczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (4), pp.5447. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (6), pp.1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.005447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.390480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470251v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Nonlinearity in Anisotropic Metamaterial Plasmonic Slot Waveguides</w:t>
+                <w:t xml:space="preserve">Effect of cladding geometry on resonant coupling between fundamental and cladding modes in twisted microstructured fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Maciej Napiorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waclaw Urbanczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11468-017-0595-0⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.5447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.005447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507010v1</w:t>
+                <w:t xml:space="preserve">hal-02470251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact calculation of the nonlinear characteristics of 2D isotropic and anisotropic waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Spatial Nonlinearity in Anisotropic Metamaterial Plasmonic Slot Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.971-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-017-0595-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.002446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02506949v1</w:t>
+                <w:t xml:space="preserve">hal-02507010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of plasmonic slot waveguides with a nonlinear metamaterial core: semi-analytical and numerical methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Exact calculation of the nonlinear characteristics of 2D isotropic and anisotropic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/aa7094⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (11), pp.2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.002446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506993v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved nonlinear slot waveguides using dielectric buffer layers: properties of TM waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of plasmonic slot waveguides with a nonlinear metamaterial core: semi-analytical and numerical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.001542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.075001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/aa7094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280607v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-soliton waves in planar slot waveguides: II. Results for stationary waves and stability analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of ultrafast optical Kerr effect of Ge–Sb–Se chalcogenide slab waveguides by the beam self-trapping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M.R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.013826⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 403, pp.352-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269863v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-soliton waves in planar slot waveguides. I. Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Improved nonlinear slot waveguides using dielectric buffer layers: properties of TM waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.013825⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (7), pp.1542-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.001542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269839v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary plasmon-soliton waves in metal-dielectric nonlinear planar structures: Modeling and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Plasmon-soliton waves in planar slot waveguides. I. Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktor Walasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (2), pp.023816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.02⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (1), pp.013825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.013825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945819v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic bandgap propagation in all-​solid chalcogenide microstructured optical fibers</w:t>
+                <w:t xml:space="preserve">Plasmon-soliton waves in planar slot waveguides: II. Results for stationary waves and stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Wiktor Walasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fangwei Ye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (9), pp.6120-6129. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.013826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma7096120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.013826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099674v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, nonlinear properties, and photosensitivity of (GeSe2)​100-​x(Sb2Se3)​x glasses</w:t>
               </w:r>
@@ -1825,51 +1837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tchahame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1914,3857 +1926,4095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid all-chalcogenide microstructured optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stationary plasmon-soliton waves in metal-dielectric nonlinear planar structures: Modeling and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Walasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Toupin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Troles</w:t>
+                <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (12), pp.14463. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.023816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.014643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835647v1</w:t>
+                <w:t xml:space="preserve">hal-00945819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low power plasmon-soliton in realistic nonlinear planar structures,</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photonic bandgap propagation in all-​solid chalcogenide microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (9), pp.6120-6129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma7096120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738953v1</w:t>
+                <w:t xml:space="preserve">hal-01099674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth-order cascaded Raman shift in AsSe chalcogenide suspended-core fiber pumped at 2 μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-solid all-chalcogenide microstructured optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duhant</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002859⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (12), pp.14463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.014643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739125v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended core tellurite glass optical fibers for infrared supercontinuum generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low power plasmon-soliton in realistic nonlinear planar structures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Walasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.00000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655170v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide step index and microstructured single mode fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Brilland</w:t>
+                <w:t xml:space="preserve">Suspended core tellurite glass optical fibers for infrared supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Savelii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gadret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.11.090⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (11), pp.1661-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719526v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glass hollow core photonic crystal fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourth-order cascaded Raman shift in AsSe chalcogenide suspended-core fiber pumped at 2 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Canat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+                <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.06.016⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (15), pp.2859-2861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00608666v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong infrared spectral broadening in low-loss As-S chalcogenide suspended core microstructured optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogenide step index and microstructured single mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fatome</w:t>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gadret</w:t>
+                <w:t xml:space="preserve">L. Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.004547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (11-13), pp.2480-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.11.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469701v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss microstructured chalcogenide fibers for large non linear effects at 1995 nm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Chalcogenide glass hollow core photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Canat</w:t>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duhant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Renard</w:t>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Focus Issue: Chalcogenide Glass, 18 (25), pp.26647-26654. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (11), pp.1532-1539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.026647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854027v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and Nonlinear Characterizations of Chalcogenide Photonic Crystal Fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Strong infrared spectral broadening in low-loss As-S chalcogenide suspended core microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Smektala</w:t>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2009.2021672⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.4547-4556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.004547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429885v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te-As-Se glass microstructured optical fiber for the middle infrared</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Low loss microstructured chalcogenide fibers for large non linear effects at 1995 nm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.48.003860⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Focus Issue: Chalcogenide Glass, 18 (25), pp.26647-26654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.026647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438543v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Detection Using Microstructured Chalcogenide Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Linear and Nonlinear Characterizations of Chalcogenide Photonic Crystal Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (11), pp.1707-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2009.2021672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471481v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide Microstructured Fibers for Infrared Systems, Elaboration, Modelization, and Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Te-As-Se glass microstructured optical fiber for the middle infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01468030802272500⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (19), pp.3860-3865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.48.003860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397983v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-core chalcogenide microstructured fibers for the infrared.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Chalcogenide Microstructured Fibers for Infrared Systems, Elaboration, Modelization, and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.47.006014⟩</w:t>
+              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01468030802272500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386111v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Kerr solitons in optical fibres of finite size cross section: beyond the Townes soliton</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CO2 Detection Using Microstructured Chalcogenide Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1464-4258/10/12/125101⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5), pp.745-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00386055v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces impact on the transmission of chalcogenides photonic crystal fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Small-core chalcogenide microstructured fibers for the infrared.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.1024⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (32), pp.6014-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.006014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428897v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved differential method for microstructured optical fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spatial Kerr solitons in optical fibres of finite size cross section: beyond the Townes soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Nevière</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9, pp.728-470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1464-4258/9/7/027⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 10, pp.125101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/10/12/125101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386083v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element analysis of spatial solitons in optical fibres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renversez</w:t>
+                <w:t xml:space="preserve">Interfaces impact on the transmission of chalcogenides photonic crystal fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Geuzaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (4), pp.1105. </w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1358), pp.1024-1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321640710756429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00386047v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction theory: application of the fast Fourier factorization to cylindrical devices with arbitrary cross section lighted in conical mounting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Improved differential method for microstructured optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nevière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.728-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/9/7/027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067823v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiresonant reflecting optical waveguide microstructured fibers revisited: a new analysis based on leaky mode coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sagrini</w:t>
+                <w:t xml:space="preserve">A finite element analysis of spatial solitons in optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640710756429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079836v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of complex structures of Holey Fibers in Chalcogenide glass.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiresonant reflecting optical waveguide microstructured fibers revisited: a new analysis based on leaky mode coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sagrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (3), pp.1280-5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 14, pp.5682-5687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080264v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new differential method applied to the study of arbitrary cross section microstructured optical fibers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication of complex structures of Holey Fibers in Chalcogenide glass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.1280-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.001280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068989v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of the cutoff wavelength in a microstructured optical fiber by means of an azimuthal filtering technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffraction theory: application of the fast Fourier factorization to cylindrical devices with arbitrary cross section lighted in conical mounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.1146-1158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079838v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00067823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second mode transition in microstructured optical fibers: determination of the critical geometrical parameter and study of the matrix refractive index and effects of cladding size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A new differential method applied to the study of arbitrary cross section microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30, pp.1264-1266</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079751v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion management with microstructured optical fibers: Ultra-flattened chromatic dispersion with low losses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate measurement of the cutoff wavelength in a microstructured optical fiber by means of an azimuthal filtering technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 28, pp.989-991</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 31 (12), pp.1779-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.31.001779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079755v1</w:t>
+                <w:t xml:space="preserve">hal-00079838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic dispersion and losses of microstructured optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Second mode transition in microstructured optical fibers: determination of the critical geometrical parameter and study of the matrix refractive index and effects of cladding size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Maystre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42, pp.634-639</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.1264-1266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079760v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Optical fibers: where's the edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Chromatic dispersion and losses of microstructured optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 10, pp.1285-1290</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.634-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079787v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipole method for microstructured optical fibers II: implementation and results.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Dispersion management with microstructured optical fibers: Ultra-flattened chromatic dispersion with low losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19, pp.2331-2340</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28, pp.989-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079772v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipole method for microstructured optical fibers I: formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Microstructured Optical fibers: where's the edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. de Sterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19, pp.2322-2330</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.1285-1290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079791v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of specific ionic diffusion on the protein self-aggregation instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipole method for microstructured optical fibers II: implementation and results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Léonetti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. de Sterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 46, pp.107-113</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.2331-2340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079847v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in two-neurons: results for a two-component dynamical model with time-delayed inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Multipole method for microstructured optical fibers I: formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 114, pp.147-171</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.2322-2330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081160v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential distribution on a neuronal somatic membrane during an action potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Parodi</w:t>
+                <w:t xml:space="preserve">Influence of specific ionic diffusion on the protein self-aggregation instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dubois-Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 36, pp.313-318</w:t>
+              <w:t xml:space="preserve">, 1999, 46, pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079854v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synchronization in two-neurons: results for a two-component dynamical model with time-delayed inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 114, pp.147-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential distribution on a neuronal somatic membrane during an action potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36, pp.313-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vortices with more than one quantum of circulation in 4He at negative pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalfovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 89, pp.425-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5774,5200 +6024,5200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared hollow core fibers made by additive manufacturing of chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cheneviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Components and Materials XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, France. pp.26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3045070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured optical fibers made by additive manufacturing of chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boussard-Pledel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic Networks and Devices 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Québec City, Canada. pp.JTh4A.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BGPP.2024.JTh4A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide microstructured optical fibers: fabrication and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icton62926.2024.10647513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of chalcogenide microstructured optical preforms and fibers by additive manufacturing of chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2023 - Optical Components and Materials XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Francisco (CA), United States. pp.1241702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2651253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of chalcogenide microstructured optical fibers preform by 3D additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Galdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2021 - Optical Components and Materials XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.116820F, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2576045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of chalcogenide glasses: an original way for the elaboration of microstructured preforms and optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Galdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO 2020 - Optical Components and Materials XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Online (virtual), United States. pp.1127617, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2542284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un capteur spectroscopique intégré pour le moyen infrarouge par onde évanescente exaltée par les effets de plasmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration and numerical study of plasmon-soliton waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPS, OSA, IEEE, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printing of chalcogenide preforms: a novel process for the elaboration of chalcogenide microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Galdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Workshop on Specialty Optical Fibers and Their Applications (WSOF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Charleston, South Carolina, United States. pp.11206 0X, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2543952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-vector finite element 3D model for waveguide-based plasmonic sensors in the infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demésy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.SeW1E.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/SENSORS.2018.SeW1E.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved nonlinear plasmonic slot waveguide: a full study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruxelles, France. pp.98840J, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2227522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam self-action in planar chalcogenide waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium. pp.98940M, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2224938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear optical properties of chalcogenide microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méchin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2078156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in very highly nonlinear chalcogenide photonic crystal fibers and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2012, San Francisco, United States. pp.82570C, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.908035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of Experimental Infrared Spectral Broadening in Chalcogenide As2S3 Suspended Core Microstructured Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC3 Third International Congress on Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared strong spectral broadening in microstructured tapered chalcogenide AsSe fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Fiber Lasers IX - Technology, Systems, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, United States. pp.823735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effects above 2 µm in chalcogenide suspended core microstructured optical fibers: modeling and experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.N Nguyen</w:t>
+                <w:t xml:space="preserve">Microstructured Optical Fibers from As2S3 Glass for Fiber Optics Sources in the MIR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Conference (PHO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Arlington, United States. pp.61-62</w:t>
+              <w:t xml:space="preserve">Australian - Italian - French Workshop "Nanophotonics for sensing &amp; nonlinear optics - next generation photonic materials, structures and devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727256v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effects generation in suspended core chalcogenide fibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Recent developments in chalcogenide PCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Canat</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Society Summer Topicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727249v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Optical Fibers from As2S3 Glass for Fiber Optics Sources in the MIR range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+                <w:t xml:space="preserve">Nonlinear effects above 2 µm in chalcogenide suspended core microstructured optical fibers: modeling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Betourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian - Italian - French Workshop "Nanophotonics for sensing &amp; nonlinear optics - next generation photonic materials, structures and devices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Adelaïde, Australia</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Conference (PHO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Arlington, United States. pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727294v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in chalcogenide PCF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Nonlinear effects generation in suspended core chalcogenide fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Jules</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Society Summer Topicals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.886720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727292v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum generation in suspended core microstructured tellurite optical fibers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Praha, Czech Republic. pp.80732G, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.886414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide photonic crystal fibers for telecommunication applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Photonics ans Applications (ICPA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by casting method of low losses chalcogenide microstructured fibers for near and mid infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Non-Oxide and New Optical Glasses (XVII ISNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Ningbo, China. pp.TuA-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in chalcogenide holey fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final meeting of COST 299 FIDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low losses highly non linear As2S3 suspended core microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Ceramic Society Glass and Optical Materials Division Annual Meeting, GOMD 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of infrared spectral enlargement in As2S3 suspended core microstructured fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide microstructured optical fibers : from linear to nonlinear properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final conference of the COST Action 299 "Optical Fibers for New Challenges Facing the Information Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterizations of solid core and holow core microstructured chalcogenide fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévéday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Pacific Rim Conference on Ceramic and Glass Technology (PACRIM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récents développements des fibres microstructurées en verres de chalcogénure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche Photonique Nonlinéaire et Milieux Microstructurés (GDR 3073 PhoNoMi2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on the realization of chalcogenides Photonic Crystal Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2009 - Optoelectronic Materials, Devices, and Applications (OPTO 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San José (CA), United States. pp.72120F, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.815907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donor and acceptor modes in nonlinear microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zacares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Drouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Vasilief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la transmission des fibres microstructurées en verres de chalcogénures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévédavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal fibers from chalcogenide glasses for the mid infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desevedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gadret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Symposium on Non-Crystalline Solids and VIII Brazilian Symposium on Glass and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés et applications des fibres microstructurées,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'optique du Réseau Optique et Photonique du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica and chalcogenide fibers for all-optical signal processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the development of chalcogenide photonic crystal fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting of COST 299 " Fibres Dedicated to Society " (FIDES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">American Ceramic Society Glass and Optical Materials Division Meeting, GOMD 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Greenville, SC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194972v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the development of chalcogenide photonic crystal fibers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Silica and chalcogenide fibers for all-optical signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Ceramic Society Glass and Optical Materials Division Meeting, GOMD 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Greenville, SC, United States</w:t>
+              <w:t xml:space="preserve">1st meeting of COST 299 " Fibres Dedicated to Society " (FIDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469708v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition de délocalisation du mode de c\oeur des fibres microstructurées anti-résonantes par anticroisement des modes à pertes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sagrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fast Fourier Factorization method applied to the study of arbitrary cross section microstructured optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe Proceedings. Photonic Materials, Devices, and Applications, vol. 5840, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.409-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres optiques microstructurées de haut indice: pertes et dispersion chromatique du fondamental, et cutoff du second mode, comparaison avec la silice.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Renversez</w:t>
+                <w:t xml:space="preserve">Microstructured optical fibre phase diagrams and operation regimes: towards deterministic MOF design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. de Sterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.230-232</w:t>
+              <w:t xml:space="preserve">Photonics West Proceedings. Proceedings of SPIE, Photonic Crystal Materials and Devices II, vol. 5360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Jose, CA, United States. pp.222-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081332v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured optical fibre phase diagrams and operation regimes: towards deterministic MOF design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renversez</w:t>
+                <w:t xml:space="preserve">Fibres optiques microstructurées de haut indice: pertes et dispersion chromatique du fondamental, et cutoff du second mode, comparaison avec la silice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West Proceedings. Proceedings of SPIE, Photonic Crystal Materials and Devices II, vol. 5360</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Jose, CA, United States. pp.222-236</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.230-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081299v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes et régimes opératoires des fibres optiques microstructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. de Sterke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Valence, France. pp.145-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipole study of dispersion and losses of photonic crystal fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West Proceedings, Photonic Bandgap Materials and Devices, vol. 4655</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, San Jose, CA, United States. pp.114-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10977,147 +11227,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations of Photonic Crystal Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. T. Kuhlmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imperial College Press, pp.343, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11127,104 +11377,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial nonlinearity in anisotropic metamaterial plasmonic slot waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11234,105 +11484,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the study of microstructured optical fibres : numerical methods and physical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université de Provence - Aix-Marseille I, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00471207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11479,51 +11729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03153081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03088546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.415090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.390480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Napiorkowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waclaw Urbanczyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.005447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-017-0595-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002446" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01269863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Walasik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangwei Ye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01269839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013825" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renversez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kartashov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchahame" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.014643" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.11.090" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FSQ1JRC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.06.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJTQ58MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amraoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026647" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.003860" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1142" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.006014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drouart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/12/125101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0PB8CDSB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desevedavy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.1024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/7/027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Z1R7883-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386047v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geuzaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-G9ZG6BF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brillant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001280" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahloul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zghal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001779" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Kuhlmey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross C. Mcphedran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maystre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. de Sterke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079772v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. White" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois-Violette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079854v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parodi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalfovo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cheneviere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szymczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05166642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szymczyk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pledel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2024.JTh4A.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647513" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651253" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576045" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014667v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542284" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543952" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227522" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toupin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886720" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727292v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886414" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150998v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470659v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;day" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470527v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zacares" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. March" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Vasilief" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496396v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081336v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081332v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084842v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. White" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079834v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zolla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01360397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471207v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Itier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3b8c-tbgt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03088546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.415090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03153081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.390480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Napiorkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waclaw Urbanczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.005447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-017-0595-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7094" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01269839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Walasik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013825" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01269863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangwei Ye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013826" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchahame" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renversez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kartashov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.02" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.014643" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.11.090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FSQ1JRC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.06.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJTQ58MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026647" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.003860" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.006014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drouart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/12/125101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0PB8CDSB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desevedavy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.1024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/7/027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Z1R7883-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geuzaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756429" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-G9ZG6BF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagrini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brillant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001280" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahloul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zghal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001779" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Kuhlmey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maystre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079755v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross C. Mcphedran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079787v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. de Sterke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. White" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079847v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois-Violette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parodi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalfovo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cheneviere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szymczyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05166642v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szymczyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pledel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2024.JTh4A.6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647513" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651253" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576045" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542284" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059685v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290097v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227522" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908035" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toupin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886720" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886414" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469744v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495771v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;day" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zacares" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. March" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Vasilief" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469759v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081336v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081299v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. White" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zolla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01360397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471207v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>