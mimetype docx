--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -758,252 +758,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear optical properties of co-sputtered Ge-Sb-Se amorphous thin films</w:t>
+                <w:t xml:space="preserve">Discontinuities in photonic waveguides: rigorous Maxwell-based 3D modeling with the finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Demésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.386775⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (6), pp.1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.390480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100338v1</w:t>
+                <w:t xml:space="preserve">hal-03139954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuities in photonic waveguides: rigorous Maxwell-based 3D modeling with the finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and nonlinear optical properties of co-sputtered Ge-Sb-Se amorphous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Demésy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (6), pp.1025. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (6), pp.1523-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.390480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.386775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139954v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cladding geometry on resonant coupling between fundamental and cladding modes in twisted microstructured fibers</w:t>
               </w:r>
@@ -1392,51 +1392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M.R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,51 +1837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tchahame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktor Walasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6166,252 +6166,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured optical fibers made by additive manufacturing of chalcogenide glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalcogenide microstructured optical fibers: fabrication and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Networks and Devices 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BGPP.2024.JTh4A.6⟩</w:t>
+              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icton62926.2024.10647513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166642v1</w:t>
+                <w:t xml:space="preserve">hal-04693064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide microstructured optical fibers: fabrication and applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructured optical fibers made by additive manufacturing of chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boussard-Pledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t>
+              <w:t xml:space="preserve">Photonic Networks and Devices 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Québec City, Canada. pp.JTh4A.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icton62926.2024.10647513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BGPP.2024.JTh4A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693064v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of chalcogenide microstructured optical preforms and fibers by additive manufacturing of chalcogenide glasses</w:t>
               </w:r>
@@ -6950,77 +6950,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPS, OSA, IEEE, Jun 2019, Munich, Germany</w:t>
@@ -7222,51 +7222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demésy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.SeW1E.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7326,51 +7326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11729,51 +11729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Itier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3b8c-tbgt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03088546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.415090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03153081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.390480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Napiorkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waclaw Urbanczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.005447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-017-0595-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7094" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01269839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Walasik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013825" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01269863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangwei Ye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013826" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchahame" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renversez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kartashov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.02" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.014643" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.11.090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FSQ1JRC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.06.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJTQ58MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026647" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.003860" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.006014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drouart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/12/125101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0PB8CDSB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desevedavy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.1024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/7/027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Z1R7883-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geuzaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756429" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-G9ZG6BF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagrini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brillant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001280" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahloul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zghal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001779" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Kuhlmey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maystre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079755v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross C. Mcphedran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079787v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. de Sterke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. White" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079847v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois-Violette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parodi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalfovo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cheneviere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szymczyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05166642v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szymczyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pledel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2024.JTh4A.6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647513" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651253" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576045" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542284" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059685v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290097v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227522" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908035" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toupin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886720" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886414" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469744v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495771v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;day" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zacares" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. March" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Vasilief" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469759v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081336v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081299v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. White" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zolla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01360397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471207v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Itier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3b8c-tbgt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03088546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.415090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03153081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.390480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Napiorkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waclaw Urbanczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.005447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-017-0595-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa7094" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001542" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01269839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Walasik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013825" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01269863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangwei Ye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013826" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchahame" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renversez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kartashov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.02" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7096120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.014643" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.11.090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FSQ1JRC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.06.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJTQ58MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jules" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gadret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026647" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Fortier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021672" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.003860" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.006014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drouart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/12/125101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0PB8CDSB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desevedavy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.1024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/9/7/027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Z1R7883-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geuzaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756429" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-G9ZG6BF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagrini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brillant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001280" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahloul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zghal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001779" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Kuhlmey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maystre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079755v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross C. Mcphedran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079787v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. de Sterke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. White" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079847v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubois-Violette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parodi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalfovo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cheneviere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szymczyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10647513" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05166642v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szymczyk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pledel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2024.JTh4A.6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651253" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576045" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542284" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059685v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290097v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227522" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chin David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2078156" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908035" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toupin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Betourne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886720" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886414" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469744v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495771v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;day" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zacares" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. March" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Vasilief" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469759v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desevedavy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081336v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081299v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081332v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081312v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. White" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zolla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01360397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00471207v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>