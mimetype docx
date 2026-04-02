--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Siron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Professeur Junior</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g-siron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6646-7648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis un pétrologue métamorphique qui utilise des traceurs géochimiques et la modélisation thermodynamique pour étudier les processus d'interaction entre les fluides et les roches. Les fluides jouent un rôle extrêmement important dans de nombreux processus et environnements et j'utilise des roches exhumées pour étudier :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la génération d'hydrogène naturel pendant l'altération des roches de la croûte et du manteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'importance de la composition des fluides sur la serpentinisation à haute pression dans les zones de subduction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'impact de la complexité de la formulation thermodynamique des fluides sur la stabilité des minéraux pendant les interactions fluide-roche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'impact des fluides sur la rhéologie à long terme de la croûte continentale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la mécanique du mouvement des fluides pendant les réactions d'hydratation et de déshydratation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2023, j'occupe un poste de Chaire Professeur Junior à l'Université Marie & Louis Pasteur à Besançon (France) où je travaille sur la combinaison de modèles expérimentaux et numériques pour étudier la génération d'hydrogène naturel pendant l'altération des roches du manteau et de la croûte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes passés :2021-2023 - Postdoc à l'Université de Bologne, Italie (ERC DeepSeep)2018-2021 - Postdoc à l'Université du Wisconsin-Madison, USA (laboratoire WiscSIMS)2017-2018 - Postdoc à l'Université de Lausanne, Suisse (laboratoire SwissSIMS)2013-2017 - Doctorant à l'Université de Lausanne, Suisse (laboratoire SwissSIMS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking molecular hydrogen migration along a subduction shear zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritabrata Dobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuntoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Sèbastien Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B38007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling of High‐Pressure H 2 Production From Serpentinization and Magnetite in Subduction Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vitale Brovarone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane-hydrogen-rich fluid migration may trigger seismic failure in subduction zones at forearc depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuntoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Menegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cognigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44641-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotopes-COH—A software for carbon isotope modeling and speciation of COH fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.105533. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMS matrix effects in oxygen isotope analysis of olivine and pyroxene: Application to Acfer 094 chondrite chondrules and reconsideration of the primitive chondrule minerals (PCM) line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spicuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.121016. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints from 26Al-26Mg chronology of anorthite bearing chondrules in unequilibrated ordinary chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Kita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited channelized fluid infiltration in the Torres del Paine contact aureole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (9), pp.1453-1469. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2021-7622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, deformation partitioning and late Variscan magmatism in the Agly massif, Eastern Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vanardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gremmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2020009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of magmatism, partial melting buffering and localized crustal thinning on the 1 late-variscan thermal structure of the Agly massif (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (8), pp.799-829. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurements of H 2 O, F and Cl Contents in Biotite Using Secondary Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotite Reference Materials for Secondary Ion Mass Spectrometry 18 O/ 16 O Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Siron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Professeur Junior</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g-siron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6646-7648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis un pétrologue métamorphique qui utilise des traceurs géochimiques et la modélisation thermodynamique pour étudier les processus d'interaction entre les fluides et les roches. Les fluides jouent un rôle extrêmement important dans de nombreux processus et environnements et j'utilise des roches exhumées pour étudier :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la génération d'hydrogène naturel pendant l'altération des roches de la croûte et du manteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'importance de la composition des fluides sur la serpentinisation à haute pression dans les zones de subduction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'impact de la complexité de la formulation thermodynamique des fluides sur la stabilité des minéraux pendant les interactions fluide-roche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'impact des fluides sur la rhéologie à long terme de la croûte continentale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la mécanique du mouvement des fluides pendant les réactions d'hydratation et de déshydratation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2023, j'occupe un poste de Chaire Professeur Junior à l'Université Marie & Louis Pasteur à Besançon (France) où je travaille sur la combinaison de modèles expérimentaux et numériques pour étudier la génération d'hydrogène naturel pendant l'altération des roches du manteau et de la croûte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes passés :2021-2023 - Postdoc à l'Université de Bologne, Italie (ERC DeepSeep)2018-2021 - Postdoc à l'Université du Wisconsin-Madison, USA (laboratoire WiscSIMS)2017-2018 - Postdoc à l'Université de Lausanne, Suisse (laboratoire SwissSIMS)2013-2017 - Doctorant à l'Université de Lausanne, Suisse (laboratoire SwissSIMS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking molecular hydrogen migration along a subduction shear zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritabrata Dobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuntoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Sèbastien Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B38007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling of High‐Pressure H 2 Production From Serpentinization and Magnetite in Subduction Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vitale Brovarone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane-hydrogen-rich fluid migration may trigger seismic failure in subduction zones at forearc depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuntoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Menegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cognigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44641-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotopes-COH—A software for carbon isotope modeling and speciation of COH fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.105533. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMS matrix effects in oxygen isotope analysis of olivine and pyroxene: Application to Acfer 094 chondrite chondrules and reconsideration of the primitive chondrule minerals (PCM) line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spicuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.121016. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited channelized fluid infiltration in the Torres del Paine contact aureole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (9), pp.1453-1469. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2021-7622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints from 26Al-26Mg chronology of anorthite bearing chondrules in unequilibrated ordinary chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Kita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, deformation partitioning and late Variscan magmatism in the Agly massif, Eastern Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vanardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gremmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2020009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of magmatism, partial melting buffering and localized crustal thinning on the 1 late-variscan thermal structure of the Agly massif (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (8), pp.799-829. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurements of H 2 O, F and Cl Contents in Biotite Using Secondary Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotite Reference Materials for Secondary Ion Mass Spectrometry 18 O/ 16 O Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="909B956F"/>
+    <w:nsid w:val="97A41E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A712C6C4"/>
+    <w:nsid w:val="E73AA9E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/g-siron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6646-7648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuntoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando S&#232;bastien Olivieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Viola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B38007.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Menegon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cognigni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44641-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tumiati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105533" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fukuda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spicuzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Heimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kimura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Kita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.10.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/g-siron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6646-7648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuntoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando S&#232;bastien Olivieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Viola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B38007.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Menegon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cognigni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44641-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tumiati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105533" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fukuda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spicuzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Heimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7622" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kimura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Kita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.10.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>