--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97A41E37"/>
+    <w:nsid w:val="8D0FCA4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E73AA9E7"/>
+    <w:nsid w:val="53062CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>