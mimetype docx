--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Siron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Professeur Junior</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g-siron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6646-7648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis un pétrologue métamorphique qui utilise des traceurs géochimiques et la modélisation thermodynamique pour étudier les processus d'interaction entre les fluides et les roches. Les fluides jouent un rôle extrêmement important dans de nombreux processus et environnements et j'utilise des roches exhumées pour étudier :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la génération d'hydrogène naturel pendant l'altération des roches de la croûte et du manteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'importance de la composition des fluides sur la serpentinisation à haute pression dans les zones de subduction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'impact de la complexité de la formulation thermodynamique des fluides sur la stabilité des minéraux pendant les interactions fluide-roche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'impact des fluides sur la rhéologie à long terme de la croûte continentale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la mécanique du mouvement des fluides pendant les réactions d'hydratation et de déshydratation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2023, j'occupe un poste de Chaire Professeur Junior à l'Université Marie & Louis Pasteur à Besançon (France) où je travaille sur la combinaison de modèles expérimentaux et numériques pour étudier la génération d'hydrogène naturel pendant l'altération des roches du manteau et de la croûte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes passés :2021-2023 - Postdoc à l'Université de Bologne, Italie (ERC DeepSeep)2018-2021 - Postdoc à l'Université du Wisconsin-Madison, USA (laboratoire WiscSIMS)2017-2018 - Postdoc à l'Université de Lausanne, Suisse (laboratoire SwissSIMS)2013-2017 - Doctorant à l'Université de Lausanne, Suisse (laboratoire SwissSIMS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking molecular hydrogen migration along a subduction shear zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritabrata Dobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuntoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Sèbastien Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B38007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling of High‐Pressure H 2 Production From Serpentinization and Magnetite in Subduction Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vitale Brovarone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane-hydrogen-rich fluid migration may trigger seismic failure in subduction zones at forearc depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuntoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Menegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cognigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44641-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotopes-COH—A software for carbon isotope modeling and speciation of COH fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.105533. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMS matrix effects in oxygen isotope analysis of olivine and pyroxene: Application to Acfer 094 chondrite chondrules and reconsideration of the primitive chondrule minerals (PCM) line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spicuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.121016. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited channelized fluid infiltration in the Torres del Paine contact aureole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (9), pp.1453-1469. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2021-7622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints from 26Al-26Mg chronology of anorthite bearing chondrules in unequilibrated ordinary chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Kita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, deformation partitioning and late Variscan magmatism in the Agly massif, Eastern Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vanardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gremmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2020009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of magmatism, partial melting buffering and localized crustal thinning on the 1 late-variscan thermal structure of the Agly massif (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (8), pp.799-829. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurements of H 2 O, F and Cl Contents in Biotite Using Secondary Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotite Reference Materials for Secondary Ion Mass Spectrometry 18 O/ 16 O Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Siron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire Professeur Junior</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">g-siron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6646-7648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=19-LcS4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis un pétrologue métamorphique qui utilise des traceurs géochimiques et la modélisation thermodynamique pour étudier les processus d'interaction entre les fluides et les roches. Les fluides jouent un rôle extrêmement important dans de nombreux processus et environnements et j'utilise des roches exhumées pour étudier :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la génération d'hydrogène naturel pendant l'altération des roches de la croûte et du manteau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'importance de la composition des fluides sur la serpentinisation à haute pression dans les zones de subduction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'impact de la complexité de la formulation thermodynamique des fluides sur la stabilité des minéraux pendant les interactions fluide-roche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'impact des fluides sur la rhéologie à long terme de la croûte continentale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la mécanique du mouvement des fluides pendant les réactions d'hydratation et de déshydratation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2023, j'occupe un poste de Chaire Professeur Junior à l'Université Marie & Louis Pasteur à Besançon (France) où je travaille sur la combinaison de modèles expérimentaux et numériques pour étudier la génération d'hydrogène naturel pendant l'altération des roches du manteau et de la croûte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postes passés :2021-2023 - Postdoc à l'Université de Bologne, Italie (ERC DeepSeep)2018-2021 - Postdoc à l'Université du Wisconsin-Madison, USA (laboratoire WiscSIMS)2017-2018 - Postdoc à l'Université de Lausanne, Suisse (laboratoire SwissSIMS)2013-2017 - Doctorant à l'Université de Lausanne, Suisse (laboratoire SwissSIMS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti solubility in biotite at low pressure in metapelitic systems: the Torres del Paine case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ariza-Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tom Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 181 (4), pp.28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-026-02305-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking molecular hydrogen migration along a subduction shear zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritabrata Dobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuntoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Sèbastien Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B38007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling of High‐Pressure H 2 Production From Serpentinization and Magnetite in Subduction Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vitale Brovarone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane-hydrogen-rich fluid migration may trigger seismic failure in subduction zones at forearc depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuntoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Menegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cognigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44641-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotopes-COH—A software for carbon isotope modeling and speciation of COH fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.105533. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMS matrix effects in oxygen isotope analysis of olivine and pyroxene: Application to Acfer 094 chondrite chondrules and reconsideration of the primitive chondrule minerals (PCM) line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spicuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Heimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608, pp.121016. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints from 26Al-26Mg chronology of anorthite bearing chondrules in unequilibrated ordinary chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Kita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited channelized fluid infiltration in the Torres del Paine contact aureole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bodner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (9), pp.1453-1469. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2021-7622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, deformation partitioning and late Variscan magmatism in the Agly massif, Eastern Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vanardois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Gremmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2020009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of magmatism, partial melting buffering and localized crustal thinning on the 1 late-variscan thermal structure of the Agly massif (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metamorphic Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (8), pp.799-829. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmg.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurements of H 2 O, F and Cl Contents in Biotite Using Secondary Ion Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotite Reference Materials for Secondary Ion Mass Spectrometry 18 O/ 16 O Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benita Putlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D0FCA4E"/>
+    <w:nsid w:val="1C7042A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53062CAB"/>
+    <w:nsid w:val="355A02D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/g-siron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6646-7648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuntoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando S&#232;bastien Olivieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Viola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B38007.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Menegon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cognigni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44641-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tumiati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105533" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fukuda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spicuzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Heimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7622" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kimura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Kita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.10.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bouvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/g-siron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6646-7648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=19-LcS4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ariza-Acero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Baumgartner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tom Foster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Acosta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Moore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-026-02305-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Dobe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuntoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando S&#232;bastien Olivieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Viola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B38007.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitale Brovarone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Menegon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cognigni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44641-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tumiati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fukuda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spicuzza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Heimann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kimura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Kita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.10.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Putlitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7622" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vanardois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bouvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12235" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>