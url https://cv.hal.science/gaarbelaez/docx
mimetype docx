--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -230,325 +230,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of a lying position for dental treatment</w:t>
+                <w:t xml:space="preserve">Together in Front of the Mirror: Collective Reflexivity as a Portraying Tool of Responsible Research and Innovation (RRI) in a French University Innovation Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Giess</w:t>
+                <w:t xml:space="preserve">Marcos Medina-Tabares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tallotte</w:t>
+                <w:t xml:space="preserve">Ferney Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Hily</w:t>
+                <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+                <w:t xml:space="preserve">Fédoua Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanny Arbelaez</w:t>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
+              <w:t xml:space="preserve">IEEE Engineering Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10803548.2025.2538992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMR.2025.3567836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329386v1</w:t>
+                <w:t xml:space="preserve">hal-05063234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together in Front of the Mirror: Collective Reflexivity as a Portraying Tool of Responsible Research and Innovation (RRI) in a French University Innovation Space</w:t>
+                <w:t xml:space="preserve">Acceptance of a lying position for dental treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Medina-Tabares</w:t>
+                <w:t xml:space="preserve">Renaud Giess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferney Osorio</w:t>
+                <w:t xml:space="preserve">Pierre Tallotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
+                <w:t xml:space="preserve">Anaëlle Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédoua Kasmi</w:t>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boly</w:t>
+                <w:t xml:space="preserve">Giovanny Arbelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
+              <w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMR.2025.3567836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10803548.2025.2538992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063234v1</w:t>
+                <w:t xml:space="preserve">hal-05329386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for ergonomic assessment of industrial workplaces: the Ergonom.io case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,90 +638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Validation Process of Extended Reality Applications Developed in an Industrial Context: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Hily</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -768,77 +768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the objective assessment of technical skills for surgery students: An accelerometer based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -892,235 +892,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acceptability estimation and analysis methodology based on Bayesian networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Improving users' product acceptability: an approach based on Bayesian networks and a simulated annealing algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Rakotondranaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53, pp.245-256. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (17), pp.5151-5168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1156183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522502v1</w:t>
+                <w:t xml:space="preserve">hal-01522501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving users' product acceptability: an approach based on Bayesian networks and a simulated annealing algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An acceptability estimation and analysis methodology based on Bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Rakotondranaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (17), pp.5151-5168. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1156183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522501v1</w:t>
+                <w:t xml:space="preserve">hal-01522502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1242,51 +1242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating physiological sensors into user evaluations: two studies involving experts and novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1327,399 +1327,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation responsiveness perception of Fablabs’ managers and users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative User eXperience approach for the design of a multi-sided platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Medina Tabares</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cristian Caceres Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elisa Balen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brave Smart World: Capabilities and Ecosystems for Innovation - Proceedings of the 32nd IAMOT Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156286v1</w:t>
+                <w:t xml:space="preserve">hal-04133301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonom.io: A Virtual Reality tool for Ergonomic Assessment of Industrial Workplaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Innovation responsiveness perception of Fablabs’ managers and users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Medina Tabares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferney Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elisa Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedoua Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC), 19-22 juin 2023, Edinburgh, UK</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brave Smart World: Capabilities and Ecosystems for Innovation - Proceedings of the 32nd IAMOT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porto Alegre, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154764v1</w:t>
+                <w:t xml:space="preserve">hal-04156286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative User eXperience approach for the design of a multi-sided platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ergonom.io: A Virtual Reality tool for Ergonomic Assessment of Industrial Workplaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Rasovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Misslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-13, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC), 19-22 juin 2023, Edinburgh, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133301v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Protocol for Preference Evaluation of Cosmetic Products Using Physiological Sensors</w:t>
               </w:r>
@@ -1731,51 +1731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Miranda-Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,64 +1852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Collaborations for the Common Good: Key Learnings from Four Community Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferney Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1960,51 +1960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguraciones críticas : Implicaciones de ser usuario o recurso en prácticas de diseño centrado en el usuario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3er Coloquio Nacional de Estudios Sociales de las Ciencias y la Tecnologías: Frente a los retos de la democracia en el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Bogota, (Online), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2042,90 +2042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological assessment of User eXprience supported by Immersive Environments: First input from a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.89-108</w:t>
@@ -2167,51 +2167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing interactive museum visitors' experience using a Fab Living Lab platform: the Museum-Aquarium of Nancy case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgeniia Ten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2258,77 +2258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an IMU-based ergonomics assessment tool for virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2375,90 +2375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of virtual reality for user experience in spatial cognition: an exploratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Collaborative Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tohoku University / Lorraine University seminar - Health, Technology, and Humanities in the XXI Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2595,64 +2595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A referential framework for the choice of prototypes in the design phase of a mobile application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Marie-Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2699,77 +2699,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, Printing and Validation of Dental Dry Models for Implantology Skills Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramses Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2846,64 +2846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Patricia Parra Morantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Andrea Peñarete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2950,51 +2950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New product acceptability evaluation and improvement model with knowledge reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a method for acceptability analysis: Application to healthcare innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,51 +3285,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’acceptabilité d’un nouveau produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,90 +3429,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique du Projet « Inn-Cognitif - Innovation, Cognition, Immersion : Apports de la prise en compte de la dimension cognitive dans les expériences d’usage en situation virtuelle ou réelle » porté par Dr. DUPONT Laurent pôle EMPP - (labo ERPI) et pôle secondaire CLCS (labo 2LPN) dans le cadre du dispositif Appel à projets de l'UL - Interdisciplinarité 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Hily</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3532,290 +3532,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un démonstrateur VélOstan Connecté pour la Métropole Grand Nancy</w:t>
+                <w:t xml:space="preserve">Expérimentation Fab Living Lab pour co-concevoir un démonstrateur VélOStan Connecté pour la Métropole Grand Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.26</w:t>
+              <w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572595v1</w:t>
+                <w:t xml:space="preserve">hal-04572589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration d’une solution Vélo locatif « One-­Way » - Atelier d’Innovation IngEXys 2016-2017</w:t>
+                <w:t xml:space="preserve">Développement d’un démonstrateur VélOstan Connecté pour la Métropole Grand Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572597v1</w:t>
+                <w:t xml:space="preserve">hal-04572595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation Fab Living Lab pour co-concevoir un démonstrateur VélOStan Connecté pour la Métropole Grand Nancy</w:t>
+                <w:t xml:space="preserve">Exploration d’une solution Vélo locatif « One-­Way » - Atelier d’Innovation IngEXys 2016-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Guidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04572589v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4073,51 +4073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez-Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646232610347X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Giess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2025.2538992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina-Tabares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2025.3567836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blandet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Misslin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02159-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.02.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1156183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spieser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106640" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794311" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina Tabares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Balen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332431" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332326" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Miranda-Mellado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Ten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198641" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marie-Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Alberto Arbelaez Garces" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez-Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646232610347X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina-Tabares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2025.3567836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Giess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2025.2538992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blandet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Misslin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02159-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1156183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spieser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106640" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794311" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina Tabares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Balen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Miranda-Mellado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Ten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198641" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marie-Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Alberto Arbelaez Garces" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>