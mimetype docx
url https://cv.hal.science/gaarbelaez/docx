--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -892,235 +892,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving users' product acceptability: an approach based on Bayesian networks and a simulated annealing algorithm</w:t>
+                <w:t xml:space="preserve">An acceptability estimation and analysis methodology based on Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Rakotondranaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (17), pp.5151-5168. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1156183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522501v1</w:t>
+                <w:t xml:space="preserve">hal-01522502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acceptability estimation and analysis methodology based on Bayesian networks</w:t>
+                <w:t xml:space="preserve">Improving users' product acceptability: an approach based on Bayesian networks and a simulated annealing algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Rakotondranaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53, pp.245-256. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (17), pp.5151-5168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1156183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522502v1</w:t>
+                <w:t xml:space="preserve">hal-01522501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4073,51 +4073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez-Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646232610347X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina-Tabares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2025.3567836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Giess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2025.2538992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blandet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Misslin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02159-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1156183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spieser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106640" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794311" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina Tabares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Balen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Miranda-Mellado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Ten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198641" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marie-Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Alberto Arbelaez Garces" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez-Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646232610347X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina-Tabares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2025.3567836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Giess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2025.2538992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blandet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Misslin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02159-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01812007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.02.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1156183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spieser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106640" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794311" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332326" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Medina Tabares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Balen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Miranda-Mellado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Ten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198641" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marie-Rose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Albuquerque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2018.8436302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871583" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Alberto Arbelaez Garces" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>