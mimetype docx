--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -567,404 +567,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative fs-TALIF in high-pressure NRP discharges: calibration using VUV absorption spectroscopy</w:t>
+                <w:t xml:space="preserve">Plasma-assisted combustion with nanosecond discharges. Part I: discharge effects characterization in the burnt gases of a lean flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+                <w:t xml:space="preserve">Victorien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson de Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.015004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac3e41⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac5cd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563768v1</w:t>
+                <w:t xml:space="preserve">hal-03607157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma power balance: methodology and investigations of microwave capillary discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative fs-TALIF in high-pressure NRP discharges: calibration using VUV absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Coquery</w:t>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leroy</w:t>
+                <w:t xml:space="preserve">Nelson de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiberiu Minea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Stancu</w:t>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (5), pp.055003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac6691⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.015004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac3e41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858748v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted combustion with nanosecond discharges. Part I: discharge effects characterization in the burnt gases of a lean flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma power balance: methodology and investigations of microwave capillary discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.055003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac5cd4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac6691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607157v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and development of flame kernel formed by nanosecond repetitively pulsed discharges in the quiescent lean premixed mixture</w:t>
               </w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.677971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1192,51 +1192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of excited electronic states in ambient air ionization by a nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1322,51 +1322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully ionized nanosecond discharges in air: the thermal spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,77 +1530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Regimes Induced by Nanosecond Pulsed Discharges in Air: Mechanism of Vorticity Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial evolution of the plasma kernel produced by nanosecond discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave air plasmas in capillaries at low pressure II. Experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pascual-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Mechanism of Atomic Oxygen Production in Plasma Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,103 +4496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a Lean Flame Stabilized by Nanosecond Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Plasma-Assisted Combustion II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4626,90 +4626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization Mechanism in a Thermal Spark Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4743,90 +4743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the excited electronic states in the ionization of ambient air by a nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4860,90 +4860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student Excellence Award Finalist: The Ionization Mechanism of Thermal Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online (virtual conference), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4968,90 +4968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-State Atomic Nitrogen Measurements using fs-TALIF in High-Pressure NRP Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5079,251 +5079,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced spectroscopic diagnostics for reactive plasmas at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure plasmas: energy, kinetic and dynamic studies by advanced laser diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Phenomena in Ionized Gases (34-ICPIG &amp; 10-ICRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">19th Laser Aided Plasma Diagnostics 2019 (LAPD2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154596v1</w:t>
+                <w:t xml:space="preserve">hal-03154586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasmas: energy, kinetic and dynamic studies by advanced laser diagnostics</w:t>
+                <w:t xml:space="preserve">Development of advanced spectroscopic diagnostics for reactive plasmas at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Laser Aided Plasma Diagnostics 2019 (LAPD2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t>
+              <w:t xml:space="preserve">34th International Conference on Phenomena in Ionized Gases (34-ICPIG &amp; 10-ICRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154586v1</w:t>
+                <w:t xml:space="preserve">hal-03154596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the arc transition mechanism in nanosecond air discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5409,64 +5409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Two-Photon Absorption Laser Induced Fluorescence (fs-TALIF) Imaging of Atomic Nitrogen in Nanosecond Repetitive Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,90 +5634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond repetitive pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5941,51 +5941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,51 +6075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Laser Ignition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of nanosecond sparks for ignition of lean mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,77 +6390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in ambient air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7137,64 +7137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave micro-plasmas in air: simulations and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,51 +8198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21-st ISPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8261,467 +8261,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of nanosecond pulsed discharges by time- and space-resolved spectroscopic diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+                <w:t xml:space="preserve">Nanosecond Repetitively Pulsed Discharges in Plasma-Assisted Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Reseau Plasmas Froids du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">31th International Conference on the Physics of Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154846v1</w:t>
+                <w:t xml:space="preserve">hal-01866422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of micro-plasmas generated by surface wave in capillary tubes, experiments and modeling of the plasma and the gas flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations by Mid-IR QCLAS of pollutant emissions in High temperature exhaust gases released from plasma-assisted combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31-st ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866435v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations by Mid-IR QCLAS of pollutant emissions in High temperature exhaust gases released from plasma-assisted combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostics of micro-plasmas generated by surface wave in capillary tubes, experiments and modeling of the plasma and the gas flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisse-Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31-st ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866428v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Repetitively Pulsed Discharges in Plasma-Assisted Combustion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.A. Xu</w:t>
+                <w:t xml:space="preserve">Investigations of nanosecond pulsed discharges by time- and space-resolved spectroscopic diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Conference on the Physics of Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">XI Reseau Plasmas Froids du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866422v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitively pulsed discharges in air and water vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10-th Frontiers on Low Temperature Plasma Diagnostics (FLTPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
@@ -8897,77 +8897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19-th ICV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
@@ -8996,64 +8996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of current progress in the stabilization of lean premixed flames by nanosecond repetitively pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-assisted combustion using Nanosecond Repetitively Pulsed Discharges, Department of Mechanical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9240,471 +9240,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharges nanosecondes répétitives pulsées (NRP) et applications en combustion assistée par plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Janda</w:t>
+                <w:t xml:space="preserve">Understanding of HiPIMS through modeling and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Raadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunqing Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Plasma de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12-th International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522906v1</w:t>
+                <w:t xml:space="preserve">hal-03154877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ionization wave experiments on fast gas heating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced optical diagnostics from UV to Mid IR for the characterization of reactive plasmas from low to atmospheric pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de la division plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seminar Von Karman Institute for Fluid Dynamics (VKI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587990v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced optical diagnostics from UV to Mid IR for the characterization of reactive plasmas from low to atmospheric pressures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Décharges nanosecondes répétitives pulsées (NRP) et applications en combustion assistée par plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Von Karman Institute for Fluid Dynamics (VKI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Plasma de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154883v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of HiPIMS through modeling and measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast ionization wave experiments on fast gas heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunqing Huo</w:t>
+                <w:t xml:space="preserve">E.I. Mintoussov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lundin</w:t>
+                <w:t xml:space="preserve">S.J. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+                <w:t xml:space="preserve">N.A. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12-th International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">11ème congrès de la division plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154877v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of production of active species in nanosecond repetitively pulsed discharges in atmospheric pressure air</w:t>
               </w:r>
@@ -9811,90 +9811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a fast gas heating : experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I. Mintoussov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9962,64 +9962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2-nd Aerospace thematic workshop: Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10083,51 +10083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8-th Frontiers on Low Temperature Plasma Diagnostics (FLTPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Blansko, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10146,217 +10146,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of NRP discharges in atmospheric presure air used for flame stabilization by TALIF and CRDS</w:t>
+                <w:t xml:space="preserve">Studies of air nanosecond pulsed discharges by two-photon absorption laser induced fluorescence and cavity ring-down spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique: Stanford University - Ecole Centrale Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Princeton University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154926v1</w:t>
+                <w:t xml:space="preserve">hal-03154934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of air nanosecond pulsed discharges by two-photon absorption laser induced fluorescence and cavity ring-down spectroscopy</w:t>
+                <w:t xml:space="preserve">Study of NRP discharges in atmospheric presure air used for flame stabilization by TALIF and CRDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Princeton University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Ecole thématique: Stanford University - Ecole Centrale Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154934v1</w:t>
+                <w:t xml:space="preserve">hal-03154926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIR spectroscopic techniques: from basic research to industrial applications</w:t>
               </w:r>
@@ -10754,51 +10754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10836,51 +10836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of nanosecond spark discharges in atmospheric air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10961,51 +10961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11190,51 +11190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide detection in atmospheric pressure NRP discharges by Quantum Cascade Laser Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11525,51 +11525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5E757A3"/>
+    <w:nsid w:val="E308F8AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11756,51 +11756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabi-daniel-stancu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1743-916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188385746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascual-Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Stancu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2025.1606147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Sterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1188549" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B Mariotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9da" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dumitrache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac3e41" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coquery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stancu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac6691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac5cd4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hayashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lovascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ombrello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stancu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.64.208_177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.677971" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi D. Stancu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe0a3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stepanyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab94d3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab85d0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab28f9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1ba4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aace71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ombrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8R8D0VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simeni Simeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa72ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5a2b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gadonna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guerra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/43/435202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brenning" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitelaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Minea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/4/045011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisse-Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hubertus van Helden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/054001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gudmundsson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Stancu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brenning" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Minea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rusterholtz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stancu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da A. Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641413" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Janda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9075383" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/12/124002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-THXR4DNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H0VFRBMF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franzke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Stancu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Niemax" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(03)00056-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2QSFJ2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi-Daniel Stancu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1698" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154586v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0463" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1507" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0930" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pannier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1581" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cirisan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pannier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Stancu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Simeni Simeni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154819v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gudmundsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Raadu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154846v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Laux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154839v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Pai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Mintoussov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pendleton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brenning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Huo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522905v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinicke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Steinbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wege" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#246;pcke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Davies" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coquery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabi-daniel-stancu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1743-916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188385746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascual-Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Stancu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2025.1606147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Sterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1188549" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B Mariotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9da" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac5cd4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dumitrache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac3e41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coquery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stancu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac6691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hayashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lovascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ombrello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stancu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.64.208_177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.677971" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi D. Stancu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe0a3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stepanyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab94d3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab85d0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab28f9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1ba4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aace71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ombrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8R8D0VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simeni Simeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa72ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5a2b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gadonna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guerra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/43/435202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brenning" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitelaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Minea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/4/045011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisse-Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hubertus van Helden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/054001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gudmundsson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Stancu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brenning" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Minea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rusterholtz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stancu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da A. Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641413" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Janda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9075383" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/12/124002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-THXR4DNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H0VFRBMF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franzke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Stancu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Niemax" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(03)00056-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2QSFJ2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi-Daniel Stancu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1698" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0463" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1507" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0930" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pannier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1581" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cirisan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pannier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Stancu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Simeni Simeni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154819v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gudmundsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Raadu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Laux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154839v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Pai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brenning" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Huo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587990v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Mintoussov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pendleton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522905v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinicke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Steinbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wege" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#246;pcke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Davies" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coquery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>