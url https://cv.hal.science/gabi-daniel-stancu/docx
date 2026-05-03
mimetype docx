--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -567,404 +567,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted combustion with nanosecond discharges. Part I: discharge effects characterization in the burnt gases of a lean flame</w:t>
+                <w:t xml:space="preserve">Quantitative fs-TALIF in high-pressure NRP discharges: calibration using VUV absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pannier</w:t>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac5cd4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.015004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac3e41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607157v1</w:t>
+                <w:t xml:space="preserve">hal-04563768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative fs-TALIF in high-pressure NRP discharges: calibration using VUV absorption spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma power balance: methodology and investigations of microwave capillary discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+                <w:t xml:space="preserve">F Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson de Oliveira</w:t>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Laux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.015004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac3e41⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.055003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac6691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563768v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma power balance: methodology and investigations of microwave capillary discharges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma-assisted combustion with nanosecond discharges. Part I: discharge effects characterization in the burnt gases of a lean flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leroy</w:t>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+                <w:t xml:space="preserve">Victorien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Stancu</w:t>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (5), pp.055003. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac6691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac5cd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858748v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and development of flame kernel formed by nanosecond repetitively pulsed discharges in the quiescent lean premixed mixture</w:t>
               </w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.677971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1192,51 +1192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of excited electronic states in ambient air ionization by a nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1322,51 +1322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully ionized nanosecond discharges in air: the thermal spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,77 +1530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Regimes Induced by Nanosecond Pulsed Discharges in Air: Mechanism of Vorticity Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial evolution of the plasma kernel produced by nanosecond discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave air plasmas in capillaries at low pressure II. Experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pascual-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Mechanism of Atomic Oxygen Production in Plasma Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,103 +4496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a Lean Flame Stabilized by Nanosecond Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Plasma-Assisted Combustion II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4626,90 +4626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization Mechanism in a Thermal Spark Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4743,90 +4743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the excited electronic states in the ionization of ambient air by a nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4860,90 +4860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student Excellence Award Finalist: The Ionization Mechanism of Thermal Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online (virtual conference), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4968,90 +4968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-State Atomic Nitrogen Measurements using fs-TALIF in High-Pressure NRP Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5079,511 +5079,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasmas: energy, kinetic and dynamic studies by advanced laser diagnostics</w:t>
+                <w:t xml:space="preserve">Development of advanced spectroscopic diagnostics for reactive plasmas at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Laser Aided Plasma Diagnostics 2019 (LAPD2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t>
+              <w:t xml:space="preserve">34th International Conference on Phenomena in Ionized Gases (34-ICPIG &amp; 10-ICRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154586v1</w:t>
+                <w:t xml:space="preserve">hal-03154596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced spectroscopic diagnostics for reactive plasmas at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure plasmas: energy, kinetic and dynamic studies by advanced laser diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Phenomena in Ionized Gases (34-ICPIG &amp; 10-ICRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">19th Laser Aided Plasma Diagnostics 2019 (LAPD2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154596v1</w:t>
+                <w:t xml:space="preserve">hal-03154586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the arc transition mechanism in nanosecond air discharges</w:t>
+                <w:t xml:space="preserve">Femtosecond Two-Photon Absorption Laser Induced Fluorescence (fs-TALIF) Imaging of Atomic Nitrogen in Nanosecond Repetitive Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minesi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2019-0463⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-1507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990137v1</w:t>
+                <w:t xml:space="preserve">hal-02494206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Two-Photon Absorption Laser Induced Fluorescence (fs-TALIF) Imaging of Atomic Nitrogen in Nanosecond Repetitive Discharges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+                <w:t xml:space="preserve">On the arc transition mechanism in nanosecond air discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-1507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494206v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking NO absolute density, temperature and hydrodynamics by QCLAS and PLIF in nanosecond post-discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5634,90 +5634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond repetitive pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5764,51 +5764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle de NO et température par QCLAS et PLIF dans une post-décharge nanoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5941,51 +5941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,51 +6075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Laser Ignition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6183,51 +6183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, montreal, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of nanosecond sparks for ignition of lean mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,77 +6390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in ambient air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Australian Symposium on Hypersonics and High Enthalpy Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6580,51 +6580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6809,51 +6809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6930,51 +6930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lovascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7137,64 +7137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave micro-plasmas in air: simulations and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7400,51 +7400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Low-temperature plasma diagnostics XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7469,51 +7469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Assisted Combustion: Fundamental Mechanisms and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,247 +7588,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of microwave micro-plasmas in air</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On progress of spectroscopic investigations of nanosecond pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne France</w:t>
+              <w:t xml:space="preserve">IEEE MTT International Microwave Symposium, Special Session on Nanosecond Pulsed Electric Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866589v1</w:t>
+                <w:t xml:space="preserve">hal-03154794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On progress of spectroscopic investigations of nanosecond pulsed discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of microwave micro-plasmas in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT International Microwave Symposium, Special Session on Nanosecond Pulsed Electric Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154794v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser based spectroscopic diagnostics from UV to Mid-IR applied to the study of atmospheric pressure discharges</w:t>
               </w:r>
@@ -8034,51 +8034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8198,51 +8198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21-st ISPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8261,467 +8261,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Repetitively Pulsed Discharges in Plasma-Assisted Combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diagnostics of micro-plasmas generated by surface wave in capillary tubes, experiments and modeling of the plasma and the gas flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisse-Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Lacoste</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Conference on the Physics of Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">31-st ICPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866422v1</w:t>
+                <w:t xml:space="preserve">hal-01866435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations by Mid-IR QCLAS of pollutant emissions in High temperature exhaust gases released from plasma-assisted combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.O. Laux</w:t>
+                <w:t xml:space="preserve">Investigations of nanosecond pulsed discharges by time- and space-resolved spectroscopic diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31-st ICPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">XI Reseau Plasmas Froids du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866428v1</w:t>
+                <w:t xml:space="preserve">hal-03154846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of micro-plasmas generated by surface wave in capillary tubes, experiments and modeling of the plasma and the gas flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations by Mid-IR QCLAS of pollutant emissions in High temperature exhaust gases released from plasma-assisted combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31-st ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866435v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of nanosecond pulsed discharges by time- and space-resolved spectroscopic diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+                <w:t xml:space="preserve">Nanosecond Repetitively Pulsed Discharges in Plasma-Assisted Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Reseau Plasmas Froids du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">31th International Conference on the Physics of Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154846v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitively pulsed discharges in air and water vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10-th Frontiers on Low Temperature Plasma Diagnostics (FLTPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
@@ -8897,77 +8897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19-th ICV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
@@ -8996,64 +8996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of current progress in the stabilization of lean premixed flames by nanosecond repetitively pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-assisted combustion using Nanosecond Repetitively Pulsed Discharges, Department of Mechanical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9240,471 +9240,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of HiPIMS through modeling and measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+                <w:t xml:space="preserve">Décharges nanosecondes répétitives pulsées (NRP) et applications en combustion assistée par plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12-th International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Plasma de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154877v1</w:t>
+                <w:t xml:space="preserve">hal-00522906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced optical diagnostics from UV to Mid IR for the characterization of reactive plasmas from low to atmospheric pressures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast ionization wave experiments on fast gas heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I. Mintoussov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Von Karman Institute for Fluid Dynamics (VKI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">11ème congrès de la division plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154883v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharges nanosecondes répétitives pulsées (NRP) et applications en combustion assistée par plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced optical diagnostics from UV to Mid IR for the characterization of reactive plasmas from low to atmospheric pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Plasma de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seminar Von Karman Institute for Fluid Dynamics (VKI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522906v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ionization wave experiments on fast gas heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding of HiPIMS through modeling and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Raadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.I. Mintoussov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+                <w:t xml:space="preserve">Chunqing Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Pendleton</w:t>
+                <w:t xml:space="preserve">Daniel Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Popov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G.D. Stancu</w:t>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de la division plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12-th International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587990v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of production of active species in nanosecond repetitively pulsed discharges in atmospheric pressure air</w:t>
               </w:r>
@@ -9811,90 +9811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a fast gas heating : experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I. Mintoussov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9962,64 +9962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2-nd Aerospace thematic workshop: Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10083,51 +10083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8-th Frontiers on Low Temperature Plasma Diagnostics (FLTPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Blansko, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10273,51 +10273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique: Stanford University - Ecole Centrale Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10754,51 +10754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10836,51 +10836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of nanosecond spark discharges in atmospheric air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10961,51 +10961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11013,51 +11013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Aerospace Thematic Workshop, Fundamentals of Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11121,51 +11121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11190,51 +11190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide detection in atmospheric pressure NRP discharges by Quantum Cascade Laser Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11525,51 +11525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E308F8AC"/>
+    <w:nsid w:val="3828AF29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11756,51 +11756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabi-daniel-stancu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1743-916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188385746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascual-Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Stancu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2025.1606147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Sterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1188549" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B Mariotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9da" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac5cd4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dumitrache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac3e41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coquery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stancu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac6691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hayashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lovascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ombrello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stancu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.64.208_177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.677971" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi D. Stancu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe0a3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stepanyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab94d3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab85d0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab28f9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1ba4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aace71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ombrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8R8D0VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simeni Simeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa72ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5a2b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gadonna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guerra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/43/435202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brenning" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitelaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Minea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/4/045011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisse-Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hubertus van Helden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/054001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gudmundsson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Stancu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brenning" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Minea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rusterholtz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stancu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da A. Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641413" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Janda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9075383" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/12/124002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-THXR4DNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H0VFRBMF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franzke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Stancu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Niemax" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(03)00056-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2QSFJ2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi-Daniel Stancu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1698" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0463" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1507" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0930" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pannier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1581" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cirisan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pannier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Stancu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Simeni Simeni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154819v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gudmundsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Raadu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Laux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154839v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Pai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brenning" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Huo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587990v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Mintoussov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pendleton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522905v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinicke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Steinbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wege" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#246;pcke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Davies" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coquery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabi-daniel-stancu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1743-916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188385746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascual-Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Stancu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2025.1606147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Sterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1188549" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B Mariotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9da" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dumitrache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac3e41" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coquery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stancu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac6691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac5cd4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hayashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lovascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ombrello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stancu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.64.208_177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.677971" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi D. Stancu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe0a3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stepanyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab94d3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab85d0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab28f9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1ba4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aace71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ombrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8R8D0VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simeni Simeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa72ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5a2b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gadonna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guerra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/43/435202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brenning" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitelaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Minea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/4/045011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisse-Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hubertus van Helden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/054001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gudmundsson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Stancu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brenning" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Minea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rusterholtz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stancu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da A. Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641413" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Janda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9075383" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/12/124002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-THXR4DNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H0VFRBMF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franzke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Stancu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Niemax" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(03)00056-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2QSFJ2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi-Daniel Stancu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1698" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154586v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1507" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0930" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pannier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1581" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cirisan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pannier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Stancu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Simeni Simeni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154819v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gudmundsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Raadu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Laux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154839v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Pai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Mintoussov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pendleton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brenning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Huo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522905v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinicke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Steinbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wege" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#246;pcke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Davies" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coquery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>