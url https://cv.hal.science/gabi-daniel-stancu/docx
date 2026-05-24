--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -567,404 +567,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative fs-TALIF in high-pressure NRP discharges: calibration using VUV absorption spectroscopy</w:t>
+                <w:t xml:space="preserve">Plasma-assisted combustion with nanosecond discharges. Part I: discharge effects characterization in the burnt gases of a lean flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+                <w:t xml:space="preserve">Victorien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson de Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.015004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac3e41⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac5cd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563768v1</w:t>
+                <w:t xml:space="preserve">hal-03607157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma power balance: methodology and investigations of microwave capillary discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative fs-TALIF in high-pressure NRP discharges: calibration using VUV absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Coquery</w:t>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leroy</w:t>
+                <w:t xml:space="preserve">Nelson de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiberiu Minea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Stancu</w:t>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (5), pp.055003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac6691⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.015004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac3e41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858748v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted combustion with nanosecond discharges. Part I: discharge effects characterization in the burnt gases of a lean flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma power balance: methodology and investigations of microwave capillary discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.055003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac5cd4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac6691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607157v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and development of flame kernel formed by nanosecond repetitively pulsed discharges in the quiescent lean premixed mixture</w:t>
               </w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.677971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1192,51 +1192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of excited electronic states in ambient air ionization by a nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1322,51 +1322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully ionized nanosecond discharges in air: the thermal spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,77 +1530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Regimes Induced by Nanosecond Pulsed Discharges in Air: Mechanism of Vorticity Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial evolution of the plasma kernel produced by nanosecond discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave air plasmas in capillaries at low pressure II. Experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pascual-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Mechanism of Atomic Oxygen Production in Plasma Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,103 +4496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a Lean Flame Stabilized by Nanosecond Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Plasma-Assisted Combustion II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4626,90 +4626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization Mechanism in a Thermal Spark Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4743,90 +4743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the excited electronic states in the ionization of ambient air by a nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4860,90 +4860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student Excellence Award Finalist: The Ionization Mechanism of Thermal Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online (virtual conference), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4968,90 +4968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-State Atomic Nitrogen Measurements using fs-TALIF in High-Pressure NRP Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5079,736 +5079,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of advanced spectroscopic diagnostics for reactive plasmas at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure plasmas: energy, kinetic and dynamic studies by advanced laser diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Phenomena in Ionized Gases (34-ICPIG &amp; 10-ICRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">19th Laser Aided Plasma Diagnostics 2019 (LAPD2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154596v1</w:t>
+                <w:t xml:space="preserve">hal-03154586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasmas: energy, kinetic and dynamic studies by advanced laser diagnostics</w:t>
+                <w:t xml:space="preserve">Development of advanced spectroscopic diagnostics for reactive plasmas at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Laser Aided Plasma Diagnostics 2019 (LAPD2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t>
+              <w:t xml:space="preserve">34th International Conference on Phenomena in Ionized Gases (34-ICPIG &amp; 10-ICRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154586v1</w:t>
+                <w:t xml:space="preserve">hal-03154596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Two-Photon Absorption Laser Induced Fluorescence (fs-TALIF) Imaging of Atomic Nitrogen in Nanosecond Repetitive Discharges</w:t>
+                <w:t xml:space="preserve">On the arc transition mechanism in nanosecond air discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2019-1507⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494206v1</w:t>
+                <w:t xml:space="preserve">hal-01990137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the arc transition mechanism in nanosecond air discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">Femtosecond Two-Photon Absorption Laser Induced Fluorescence (fs-TALIF) Imaging of Atomic Nitrogen in Nanosecond Repetitive Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-0463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-1507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990137v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking NO absolute density, temperature and hydrodynamics by QCLAS and PLIF in nanosecond post-discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+                <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond repetitive pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-0930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154609v1</w:t>
+                <w:t xml:space="preserve">hal-01866398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond repetitive pulsed discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pannier</w:t>
+                <w:t xml:space="preserve">Tracking NO absolute density, temperature and hydrodynamics by QCLAS and PLIF in nanosecond post-discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2018-0930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866398v1</w:t>
+                <w:t xml:space="preserve">hal-03154609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle de NO et température par QCLAS et PLIF dans une post-décharge nanoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5909,256 +5909,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in air and air/fuel mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonequilibrium plasma-assisted combustion: advanced spectroscopic methods for fundamental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Laser Ignition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866399v1</w:t>
+                <w:t xml:space="preserve">hal-03154648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium plasma-assisted combustion: advanced spectroscopic methods for fundamental studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in air and air/fuel mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Laser Ignition Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154648v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of RONS produced by a nanosecond repetitively pulsed discharge</w:t>
               </w:r>
@@ -6183,51 +6183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, montreal, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of nanosecond sparks for ignition of lean mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,77 +6390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in ambient air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Australian Symposium on Hypersonics and High Enthalpy Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6574,217 +6574,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium plasmas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and dynamic studies of discharge-assisted combustion by advanced spectroscopic diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7-th International Workshop on Infrared Plasma Spectroscopy (IPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Inuyama, Japan</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Laser Ignition – Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154789v1</w:t>
+                <w:t xml:space="preserve">hal-03154653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic studies of discharge-assisted combustion by advanced spectroscopic diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Laser Ignition – Measurement and Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">7-th International Workshop on Infrared Plasma Spectroscopy (IPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Inuyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154653v1</w:t>
+                <w:t xml:space="preserve">hal-03154789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of RONS produced by pulsed atmospheric pressure plasma sources</w:t>
               </w:r>
@@ -6809,51 +6809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6930,51 +6930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lovascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6993,527 +6993,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new angle on the plasma discharge physics in magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Lundin</w:t>
+                <w:t xml:space="preserve">Numerical and experimental analysis of microwave micro-plasmas in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Huo</w:t>
+                <w:t xml:space="preserve">L.L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Gudmundsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Raadu</w:t>
+                <w:t xml:space="preserve">V. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">32nd ICPIG,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154819v1</w:t>
+                <w:t xml:space="preserve">hal-01866571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave micro-plasmas in air: simulations and experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial characterization of N(4S) and N(2P) in the afterglow of a pulsed nitrogen discharge at atmospheric pressure using optical emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd EPS Conference on Plasma Physics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">Frontiers of Low-temperature plasma diagnostics XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866654v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of microwave micro-plasmas in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Coche</w:t>
+                <w:t xml:space="preserve">A new angle on the plasma discharge physics in magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L. Alves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+                <w:t xml:space="preserve">Michael A. Raadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ICPIG,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866571v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial characterization of N(4S) and N(2P) in the afterglow of a pulsed nitrogen discharge at atmospheric pressure using optical emission spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave micro-plasmas in air: simulations and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Low-temperature plasma diagnostics XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">42nd EPS Conference on Plasma Physics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866580v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Assisted Combustion: Fundamental Mechanisms and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,536 +7588,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On progress of spectroscopic investigations of nanosecond pulsed discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of microwave micro-plasmas in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT International Microwave Symposium, Special Session on Nanosecond Pulsed Electric Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154794v1</w:t>
+                <w:t xml:space="preserve">hal-01866589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of microwave micro-plasmas in air</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On progress of spectroscopic investigations of nanosecond pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Plasma Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne France</w:t>
+              <w:t xml:space="preserve">IEEE MTT International Microwave Symposium, Special Session on Nanosecond Pulsed Electric Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866589v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser based spectroscopic diagnostics from UV to Mid-IR applied to the study of atmospheric pressure discharges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Air micro-plasmas generated by surface-waves in capillary tubes: spectroscopic diagnostics and kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VKI lecture series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rhode-Saint-Genèse, Belgium</w:t>
+              <w:t xml:space="preserve">22-nd ESCAMPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866416v1</w:t>
+                <w:t xml:space="preserve">hal-01866522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air micro-plasmas generated by surface-waves in capillary tubes: spectroscopic diagnostics and kinetic modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Leroy</w:t>
+                <w:t xml:space="preserve">Nitric oxide density and gas temperature measurements in atmospheric pressure nanosecond repetitively pulsed discharges by Mid-IR QCLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22-nd ESCAMPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866522v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide density and gas temperature measurements in atmospheric pressure nanosecond repetitively pulsed discharges by Mid-IR QCLAS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+                <w:t xml:space="preserve">Laser based spectroscopic diagnostics from UV to Mid-IR applied to the study of atmospheric pressure discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">VKI lecture series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rhode-Saint-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866545v1</w:t>
+                <w:t xml:space="preserve">hal-01866416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of plasma-assisted combustion by means of laser absorption spectroscopic techniques</w:t>
               </w:r>
@@ -8166,562 +8166,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nitric oxide and carbon monoxide production in plasma assisted combustion by Quantum Cascade Laser Absorption Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
+                <w:t xml:space="preserve">Nanosecond Repetitively Pulsed Discharges in Plasma-Assisted Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21-st ISPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">31th International Conference on the Physics of Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866439v1</w:t>
+                <w:t xml:space="preserve">hal-01866422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of micro-plasmas generated by surface wave in capillary tubes, experiments and modeling of the plasma and the gas flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations by Mid-IR QCLAS of pollutant emissions in High temperature exhaust gases released from plasma-assisted combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31-st ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866435v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of nanosecond pulsed discharges by time- and space-resolved spectroscopic diagnostics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagnostics of micro-plasmas generated by surface wave in capillary tubes, experiments and modeling of the plasma and the gas flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisse-Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Reseau Plasmas Froids du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">31-st ICPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154846v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations by Mid-IR QCLAS of pollutant emissions in High temperature exhaust gases released from plasma-assisted combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.O. Laux</w:t>
+                <w:t xml:space="preserve">Investigations of nanosecond pulsed discharges by time- and space-resolved spectroscopic diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31-st ICPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">XI Reseau Plasmas Froids du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866428v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Repetitively Pulsed Discharges in Plasma-Assisted Combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Study of nitric oxide and carbon monoxide production in plasma assisted combustion by Quantum Cascade Laser Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Conference on the Physics of Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">21-st ISPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866422v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitively pulsed discharges in air and water vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10-th Frontiers on Low Temperature Plasma Diagnostics (FLTPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
@@ -8897,77 +8897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19-th ICV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
@@ -8996,64 +8996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of current progress in the stabilization of lean premixed flames by nanosecond repetitively pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,51 +9121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-assisted combustion using Nanosecond Repetitively Pulsed Discharges, Department of Mechanical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9240,471 +9240,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharges nanosecondes répétitives pulsées (NRP) et applications en combustion assistée par plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Janda</w:t>
+                <w:t xml:space="preserve">Understanding of HiPIMS through modeling and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Brenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Raadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunqing Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Plasma de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12-th International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522906v1</w:t>
+                <w:t xml:space="preserve">hal-03154877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ionization wave experiments on fast gas heating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced optical diagnostics from UV to Mid IR for the characterization of reactive plasmas from low to atmospheric pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de la division plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seminar Von Karman Institute for Fluid Dynamics (VKI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587990v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced optical diagnostics from UV to Mid IR for the characterization of reactive plasmas from low to atmospheric pressures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast ionization wave experiments on fast gas heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I. Mintoussov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Von Karman Institute for Fluid Dynamics (VKI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">11ème congrès de la division plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154883v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of HiPIMS through modeling and measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+                <w:t xml:space="preserve">Décharges nanosecondes répétitives pulsées (NRP) et applications en combustion assistée par plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12-th International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Plasma de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154877v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of production of active species in nanosecond repetitively pulsed discharges in atmospheric pressure air</w:t>
               </w:r>
@@ -9811,90 +9811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a fast gas heating : experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I. Mintoussov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9962,64 +9962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2-nd Aerospace thematic workshop: Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10083,51 +10083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8-th Frontiers on Low Temperature Plasma Diagnostics (FLTPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Blansko, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10146,437 +10146,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of air nanosecond pulsed discharges by two-photon absorption laser induced fluorescence and cavity ring-down spectroscopy</w:t>
+                <w:t xml:space="preserve">Study of NRP discharges in atmospheric presure air used for flame stabilization by TALIF and CRDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Princeton University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Ecole thématique: Stanford University - Ecole Centrale Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154934v1</w:t>
+                <w:t xml:space="preserve">hal-03154926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of NRP discharges in atmospheric presure air used for flame stabilization by TALIF and CRDS</w:t>
+                <w:t xml:space="preserve">Studies of air nanosecond pulsed discharges by two-photon absorption laser induced fluorescence and cavity ring-down spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique: Stanford University - Ecole Centrale Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Princeton University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154926v1</w:t>
+                <w:t xml:space="preserve">hal-03154934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR spectroscopic techniques: from basic research to industrial applications</w:t>
+                <w:t xml:space="preserve">Infrared absorption spectroscopic studies of the methyl and boron monoxide radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lang</w:t>
+                <w:t xml:space="preserve">Jürgen Röpcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reinicke</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.B. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1-st International Workshop on Infrared Plasma Spectroscopy (IPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">18-th European Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154949v1</w:t>
+                <w:t xml:space="preserve">hal-03154953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared absorption spectroscopic studies of the methyl and boron monoxide radical</w:t>
+                <w:t xml:space="preserve">MIR spectroscopic techniques: from basic research to industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reinicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Röpcke</w:t>
+                <w:t xml:space="preserve">A.H. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.B. Davies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Wege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18-th European Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">1-st International Workshop on Infrared Plasma Spectroscopy (IPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154953v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10728,77 +10728,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power balance and heat control in capillary microwave argon plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10836,51 +10836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of nanosecond spark discharges in atmospheric air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10961,51 +10961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11013,51 +11013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Aerospace Thematic Workshop, Fundamentals of Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11121,51 +11121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11190,51 +11190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide detection in atmospheric pressure NRP discharges by Quantum Cascade Laser Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11525,51 +11525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3828AF29"/>
+    <w:nsid w:val="4321E0BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11756,51 +11756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabi-daniel-stancu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1743-916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188385746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascual-Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Stancu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2025.1606147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Sterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1188549" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B Mariotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9da" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dumitrache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac3e41" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coquery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stancu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac6691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac5cd4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hayashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lovascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ombrello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stancu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.64.208_177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.677971" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi D. Stancu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe0a3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stepanyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab94d3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab85d0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab28f9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1ba4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aace71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ombrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8R8D0VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simeni Simeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa72ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5a2b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gadonna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guerra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/43/435202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brenning" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitelaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Minea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/4/045011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisse-Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hubertus van Helden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/054001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gudmundsson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Stancu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brenning" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Minea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rusterholtz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stancu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da A. Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641413" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Janda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9075383" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/12/124002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-THXR4DNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H0VFRBMF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franzke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Stancu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Niemax" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(03)00056-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2QSFJ2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi-Daniel Stancu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1698" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154586v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1507" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0930" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pannier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1581" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cirisan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pannier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Stancu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Simeni Simeni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154819v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gudmundsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Raadu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Laux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154839v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Pai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522906v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Mintoussov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pendleton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brenning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Huo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522905v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154949v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinicke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Steinbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wege" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154953v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#246;pcke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Davies" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coquery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabi-daniel-stancu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1743-916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188385746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascual-Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Stancu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2025.1606147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Sterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2023.1188549" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B Mariotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9da" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac5cd4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dumitrache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac3e41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coquery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stancu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac6691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hayashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lovascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ombrello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stancu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.64.208_177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.677971" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi D. Stancu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe0a3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stepanyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab94d3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab85d0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab28f9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1ba4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aace71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ombrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8R8D0VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simeni Simeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa72ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5a2b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gadonna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guerra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/43/435202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brenning" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitelaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lundin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Minea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/4/045011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisse-Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leprince" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hubertus van Helden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/054001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Gudmundsson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Stancu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brenning" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Minea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rusterholtz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stancu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da A. Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641413" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Janda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9075383" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/12/124002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-THXR4DNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H0VFRBMF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franzke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Stancu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Niemax" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(03)00056-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2QSFJ2M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1700" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi-Daniel Stancu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1698" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0463" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1507" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0930" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154600v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866399v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pannier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1581" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cirisan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pannier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Stancu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Simeni Simeni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866571v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Gudmundsson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Raadu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866654v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866545v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866416v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Laux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154839v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Pai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brenning" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqing Huo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587990v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Mintoussov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pendleton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522905v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen R&#246;pcke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Davies" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154949v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinicke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Steinbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wege" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coquery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeanney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>