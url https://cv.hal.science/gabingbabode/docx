--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effect of Urea Derivatives on Pyrazinamide Vapor Pressure and Crystal Growth</w:t>
+                <w:t xml:space="preserve">Navigating phase behaviour in pharmaceuticals to enable phases with desired properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangli Li</w:t>
+                <w:t xml:space="preserve">Ivo B Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cheng-Long Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00351⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (29), pp.4906-4921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CE00394F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317723v1</w:t>
+                <w:t xml:space="preserve">hal-05213435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating phase behaviour in pharmaceuticals to enable phases with desired properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic Effect of Urea Derivatives on Pyrazinamide Vapor Pressure and Crystal Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo B Rietveld</w:t>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng-Long Stephan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (29), pp.4906-4921. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (18), pp.7428-7437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CE00394F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213435v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Stabilization” of Amorphous Ketoprofen in Thin Films</w:t>
               </w:r>
@@ -455,472 +455,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t>
+                <w:t xml:space="preserve">Accessing Selective Crystallization of ROY Polymorphs Using Directional Crystallization from the Melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Baaklini</w:t>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Schindler</w:t>
+                <w:t xml:space="preserve">Sylvain Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Yuan</w:t>
+                <w:t xml:space="preserve">Guangfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">Lygia de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (12), pp.8565-8574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240331v1</w:t>
+                <w:t xml:space="preserve">hal-04669568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Selective Crystallization of ROY Polymorphs Using Directional Crystallization from the Melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between Twinning and Disorder in the γ Form of Pyrazinamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Kabbadj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (12), pp.8565-8574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00595⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669568v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Twinning and Disorder in the γ Form of Pyrazinamide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019113v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pressure–temperature phase diagram of tetramorphic pyrazinamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vergé-Depré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,64 +997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phase relationship between the pyrazinamide polymorphs α and γ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,64 +1144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Conglomerate with Partial Solid Solutions in Ethylammonium Chlocyphos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,64 +1278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family of Conglomerate-Forming Systems Composed of Chlocyphos and Alkyl-amine. Assessment of Their Resolution Performances by Using Various Modes of Preferential Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,64 +1399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dimorphism and the pressure–temperature state diagram of racemic m-nisoldipine, a dihydropyridine calcium ion antagonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique Crystal Orientation of Poly(ethylene oxide) Thin Films by Crystallization Using a Thermal Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,51 +1676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled π-conjugated organic nanoplates: from hexagonal to triangular motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martínez-Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruzié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1925,325 +1925,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of dioctyl-terthiophene within thin films: The role of the first monolayer</w:t>
+                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Lercher</w:t>
+                <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Röthel</w:t>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otello Maria Roscioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quan Shen</w:t>
+                <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.04.027⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.946 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928828v1</w:t>
+                <w:t xml:space="preserve">hal-01928787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphism of dioctyl-terthiophene within thin films: The role of the first monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Röthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Simon</w:t>
+                <w:t xml:space="preserve">Otello Maria Roscioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Clevers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Yves Henri Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
+                <w:t xml:space="preserve">Quan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (2), pp.946 - 960. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 630, pp.12 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928787v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on the polymorphism of α,ω-dioctylterthiophene in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Resel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Structural Investigation of Nonsymmetrically and Symmetrically Alkylated [1]Benzothieno[3,2-b]benzothiophene Derivatives in Bulk and Thin Films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,51 +2492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N -Butyl, N -methylimidazolium Hexafluorophosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth, Structure, and Polymorphic Behavior of an Ionic Liquid: Phthalate Derivative of N-Butyl,N-methylimidazolium Hexafluorophosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Kroon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gehlhaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3143,471 +3143,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of self-assembled discotic-based fibres into field-effect transistors: a comparison of preparation approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Single Crystal Thin Films of Terthiophene by Directional Crystallization Using a Thermal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Savage</w:t>
+                <w:t xml:space="preserve">Nicolas Paquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Mativetsky</w:t>
+                <w:t xml:space="preserve">Claire Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Resel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Orgiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Markus Koini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0jm01754j⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.3663-3672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg2007793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669604v1</w:t>
+                <w:t xml:space="preserve">hal-04669600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Single Crystal Thin Films of Terthiophene by Directional Crystallization Using a Thermal Gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate‐Induced Crystal Plastic Phase of a Discotic Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Amato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Markus Koini</w:t>
+                <w:t xml:space="preserve">Armin Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.658-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201103739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg2007793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04669600v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate‐Induced Crystal Plastic Phase of a Discotic Liquid Crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integration of self-assembled discotic-based fibres into field-effect transistors: a comparison of preparation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Mativetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Orgiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armin Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201103739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.206-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0jm01754j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669594v1</w:t>
+                <w:t xml:space="preserve">hal-04669604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Transition of the 2‐Nitropropane Organic Compound at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,90 +3851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homeotropic and Planar Alignment of Discotic Liquid Crystals: The Role of the Columnar Mesophase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (24), pp.5867-5874. </w:t>
@@ -3985,51 +3985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing Intermolecular Interactions in the High-Temperature Solid Phases of Even Saturated Carboxylic Acids (C10H19O2H to C20H39O2H)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Moreno-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cordobilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,64 +4131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Free Phthalocyanines Bearing Eight Alkylsulfonyl Substituents: Design, Synthesis, Electronic Structure, and Mesomorphism of New Electron-Deficient Mesogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tylleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Buess-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acids polymorphism and solid-state miscibility Pentadecanoic acid–hexadecanoic acid binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism and solid-state miscibility in the pentadecanoic acid-heptadecanoic acid binary system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,51 +4704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tylleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gómez-Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henry Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Angel Cuevas-Diarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (6), pp.947-957. </w:t>
@@ -4954,51 +4954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of the High-Temperature Solid Phases of the Odd-Numbered Fatty Acids from Tridecanoic Acid to Tricosanoic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5248,791 +5248,791 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing the unstable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amorphous or nanocrystalline ketoprofen in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop on benchmarking solid state properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST Action CA22107 BEST-CSP, Sep 2025, Bologne (Italy), Italy</w:t>
+              <w:t xml:space="preserve">10th international discussion meeting on relaxations in complex systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politecnica de Catalunya, Jul 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319239v1</w:t>
+                <w:t xml:space="preserve">hal-05331868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous or nanocrystalline ketoprofen in thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing the unstable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Long Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international discussion meeting on relaxations in complex systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politecnica de Catalunya, Jul 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Second workshop on benchmarking solid state properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST Action CA22107 BEST-CSP, Sep 2025, Bologne (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331868v1</w:t>
+                <w:t xml:space="preserve">hal-05319239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization (or not) of active pharmaceutical ingredients in thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression and thermal expansion of organic molecules by syn-chrotron powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29th Conference of the Serbian Crystallographic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ruma, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669843v1</w:t>
+                <w:t xml:space="preserve">hal-04865940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression and thermal expansion of organic molecules by syn-chrotron powder diffraction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallization (or not) of active pharmaceutical ingredients in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference of the Serbian Crystallographic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ruma, Serbia</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865940v1</w:t>
+                <w:t xml:space="preserve">hal-04669843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du polymorphisme de la pyrazinamide en films minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Maria James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Resel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases (JEEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">XVe Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669862v1</w:t>
+                <w:t xml:space="preserve">hal-04669853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du polymorphisme de la pyrazinamide en films minces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Resel</w:t>
+                <w:t xml:space="preserve">Urea derivatives as transporter molecules in sublimation crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">50th anniversary symposium of the Dutch Association for Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dutch Association for Crystal Growth, Mar 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669853v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea derivatives as transporter molecules in sublimation crystallization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+                <w:t xml:space="preserve">Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th anniversary symposium of the Dutch Association for Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dutch Association for Crystal Growth, Mar 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases (JEEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118971v1</w:t>
+                <w:t xml:space="preserve">hal-04669862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of active pharmaceutical ingredients in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,90 +6100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between twinning and disorder in the gamma form of pyrazinamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,51 +6221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagramme de phases entre les polymorphes alpha, beta, gamma, et delta du principe actif pyrazinamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pressure-temperature phase diagram of tetramorphic pyrazinamide by vapour pressure and synchrotron Xray diffraction under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6441,64 +6441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phase behavior of pyrazinamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6549,51 +6549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of Second Harmonic Generation (SHG) for in situ measurement of non-centrosymmetric crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7201,51 +7201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on the polymorphic behavior in thin films of a small ∙organic model molecule: n-methylurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7398,263 +7398,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Confinement on the polymorphism of Diprophylline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of sample covering on the polymorphic and solid-solid transitions of a chiral molecule: Diprophylline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Viel</w:t>
+                <w:t xml:space="preserve">Q. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canotilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Substrate-Induced Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472082v1</w:t>
+                <w:t xml:space="preserve">hal-01940776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of a [1]benzothieno[3,2-b]benzothiophene (BTBT) derivative in bulk and thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Blangenois</w:t>
+                <w:t xml:space="preserve">Influence of Confinement on the polymorphism of Diprophylline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Négrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Crystallography Meeting (EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">Workshop on Substrate-Induced Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940697v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and structural characterization new polymorphs of N-methylurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7663,262 +7663,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sample covering on the polymorphic and solid-solid transitions of a chiral molecule: Diprophylline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization of a [1]benzothieno[3,2-b]benzothiophene (BTBT) derivative in bulk and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blangenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Viel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Gbabode</w:t>
+                <w:t xml:space="preserve">P. Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Canotilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
+              <w:t xml:space="preserve">29th European Crystallography Meeting (EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940776v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of a [1]benzothieno[3,2- b ]benzothiophene (btbt) derivative in bulk and thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Blangenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8008,64 +8008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Covering Sample on the Polymorphism of a Chiral Molecule: Diprophyline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8293,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t>
@@ -8379,51 +8379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,77 +8560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism Characterization of an Organic Pi-conugated Molecule for Applications in Organic Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blangenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mondieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase behaviour of non-symmetric (C8-BTBT) in bulk and thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vth Workshop on surface-induced crystal structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8869,221 +8869,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the presence of substrate-induced phases for π-conjugated mesogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification and structural characterization of a substrate‐induced phase for dioctylterthiophene (DOTT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Organized Molecular Films (ICOMF 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">IVth Workshop on Surface-induced crystallographic structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669904v1</w:t>
+                <w:t xml:space="preserve">hal-04670547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and structural characterization of a substrate‐induced phase for dioctylterthiophene (DOTT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Revealing the presence of substrate-induced phases for π-conjugated mesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Werzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Resel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henri Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth Workshop on Surface-induced crystallographic structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">14th International Conference on Organized Molecular Films (ICOMF 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670547v1</w:t>
+                <w:t xml:space="preserve">hal-04669904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional crystallization in Polyethylene Oxide thin films induced by a thermal gradient</w:t>
               </w:r>
@@ -9108,64 +9108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens W Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Geerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Belgian Polymer Group (BPG10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Blankenberge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9190,51 +9190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the supramolecular organization of π-conjugated molecules in thin films for organic electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IInd Workshop on surface-induced phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9259,103 +9259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the thickness on the alignment of discotic liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interuniversity Attraction Poles annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Leuven, Belgium</w:t>
@@ -9384,51 +9384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la structure cristalline de composés organiques par diffraction X de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9522,51 +9522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transition and Structure of Odd Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,51 +9634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Solid Phases of Odd Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9759,51 +9759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentadecanoic Acid (C15H30O2)-Palmitic Acid (C16H32O2) Binary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,51 +9936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Moreno-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel  Ángel Cuevas-Diarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Reunión Bienal de la Real Sociedad Española de Química</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Madrid, France</w:t>
@@ -10009,51 +10009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism and Miscibility in Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10303,51 +10303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B Rietveld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Long Stephan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00394F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03933" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kabbadj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia de Moraes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04019113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01419" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verg&#233;-Depr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00484d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Lluis Tamarit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delvaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Andreasen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nielsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Tong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Chattopadhyay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA06431K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00652c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lercher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;thel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otello Maria Roscioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Geerts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.04.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Resel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geerts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVTQHDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dohr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5015315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra George" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kroon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gehlhaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6073022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Wedl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Leising" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kunert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Salzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20272g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann de Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301213d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Savage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mativetsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Orgiu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Palma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01754j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paquay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Koini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg2007793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Moser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201103739" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3Q5FBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hebert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200800108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M3M4CSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cavallini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cal&#242;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Crispin Kengne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200901258" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW3LZX37-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debever" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902634r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno-Calvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cordobilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Calvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Cuevas-Diarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901831" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VL82S17-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tylleman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Buess-Herman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900383c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane De Cupere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heintz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens W Andreasen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Breiby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9035343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.02.047" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM4PCPQC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2008.04.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6483L4BT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G&#243;mez-Aspe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry Geerts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sergeyev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.03.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTPFKFBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b700551b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno Calvo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600955" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Negrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/analscix.22.x269" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gasser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Maria James" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbodji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472082v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blangenois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940669v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940776v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canotilho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928776v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blangenois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315092396" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940714v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. F. Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Resel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sferrazza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941135v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942389v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Werzer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Geerts" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670521v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669904v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671122v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671137v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel&#8197; &#193;ngel Cuevas-Diarte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B Rietveld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Long Stephan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00394F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03933" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kabbadj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia de Moraes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00595" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04019113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verg&#233;-Depr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00484d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Lluis Tamarit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delvaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Andreasen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nielsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Tong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Chattopadhyay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA06431K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00652c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lercher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;thel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otello Maria Roscioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Geerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.04.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Resel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geerts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVTQHDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dohr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5015315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra George" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kroon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gehlhaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6073022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Wedl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Leising" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kunert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Salzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20272g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann de Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301213d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paquay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Koini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg2007793" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Moser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201103739" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3Q5FBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Savage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mativetsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Orgiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Palma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01754j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hebert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200800108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M3M4CSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cavallini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cal&#242;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Crispin Kengne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200901258" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW3LZX37-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debever" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902634r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno-Calvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cordobilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Calvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Cuevas-Diarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901831" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VL82S17-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tylleman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Buess-Herman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900383c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane De Cupere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heintz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens W Andreasen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Breiby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9035343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.02.047" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM4PCPQC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2008.04.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6483L4BT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G&#243;mez-Aspe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry Geerts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sergeyev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.03.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTPFKFBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b700551b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno Calvo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600955" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Negrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/analscix.22.x269" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865940v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Collet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gasser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Maria James" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669862v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbodji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canotilho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472082v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blangenois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928776v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blangenois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315092396" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940714v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. F. Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Resel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sferrazza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941135v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942389v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Werzer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Geerts" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670521v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670547v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671122v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671137v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel&#8197; &#193;ngel Cuevas-Diarte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>