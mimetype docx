--- v1 (2026-04-01)
+++ v2 (2026-05-07)
@@ -455,429 +455,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Selective Crystallization of ROY Polymorphs Using Directional Crystallization from the Melt</w:t>
+                <w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Grace Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Kabbadj</w:t>
+                <w:t xml:space="preserve">Manon Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangfeng Liu</w:t>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lygia de Moraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00595⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669568v1</w:t>
+                <w:t xml:space="preserve">hal-04240331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Twinning and Disorder in the γ Form of Pyrazinamide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kangli Li</w:t>
+                <w:t xml:space="preserve">Accessing Selective Crystallization of ROY Polymorphs Using Directional Crystallization from the Melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kabbadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lygia de Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01419⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (12), pp.8565-8574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019113v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Influence of Water on the Polymorphism of 1,3-Dimethylurea and Other Heterogeneous Equilibria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Schindler</w:t>
+                <w:t xml:space="preserve">Relation between Twinning and Disorder in the γ Form of Pyrazinamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Yuan</w:t>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28207061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240331v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pressure–temperature phase diagram of tetramorphic pyrazinamide</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,51 +1291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,295 +1657,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled π-conjugated organic nanoplates: from hexagonal to triangular motifs</w:t>
+                <w:t xml:space="preserve">Trimorphism of N-methylurea: crystal structures, phase transitions and thermodynamic stabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Martínez-Tong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ruzié</w:t>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basab Chattopadhyay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA06431K⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.4772-4778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00652c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928441v1</w:t>
+                <w:t xml:space="preserve">hal-01344818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimorphism of N-methylurea: crystal structures, phase transitions and thermodynamic stabilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembled π-conjugated organic nanoplates: from hexagonal to triangular motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clevers</w:t>
+                <w:t xml:space="preserve">Daniel Martínez-Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
+                <w:t xml:space="preserve">Christian Ruzié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Mondieig</w:t>
+                <w:t xml:space="preserve">Basab Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (25), pp.4772-4778. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (50), pp.44921 - 44931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ce00652c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA06431K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344818v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruzié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (16), pp.13413-21. </w:t>
@@ -3143,441 +3143,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Single Crystal Thin Films of Terthiophene by Directional Crystallization Using a Thermal Gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of self-assembled discotic-based fibres into field-effect transistors: a comparison of preparation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Paquay</w:t>
+                <w:t xml:space="preserve">Rebecca Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Resel</w:t>
+                <w:t xml:space="preserve">Jeffrey Mativetsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Koini</w:t>
+                <w:t xml:space="preserve">Emanuele Orgiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg2007793⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.206-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0jm01754j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669600v1</w:t>
+                <w:t xml:space="preserve">hal-04669604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate‐Induced Crystal Plastic Phase of a Discotic Liquid Crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+                <w:t xml:space="preserve">Toward Single Crystal Thin Films of Terthiophene by Directional Crystallization Using a Thermal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Quist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
+                <w:t xml:space="preserve">Nicolas Paquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Moser</w:t>
+                <w:t xml:space="preserve">Claire Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Resel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Koini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201103739⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.3663-3672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg2007793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04669594v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of self-assembled discotic-based fibres into field-effect transistors: a comparison of preparation approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate‐Induced Crystal Plastic Phase of a Discotic Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Savage</w:t>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Mativetsky</w:t>
+                <w:t xml:space="preserve">Florence Quist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Orgiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Armin Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (5), pp.658-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201103739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0jm01754j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669604v1</w:t>
+                <w:t xml:space="preserve">hal-04669594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Transition of the 2‐Nitropropane Organic Compound at Low Temperature</w:t>
               </w:r>
@@ -3864,77 +3864,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (24), pp.5867-5874. </w:t>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tylleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Buess-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,64 +4399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acids polymorphism and solid-state miscibility Pentadecanoic acid–hexadecanoic acid binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,64 +4545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism and solid-state miscibility in the pentadecanoic acid-heptadecanoic acid binary system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,64 +4967,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of the High-Temperature Solid Phases of the Odd-Numbered Fatty Acids from Tridecanoic Acid to Tricosanoic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Moreno Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,51 +5088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of the B' Form of Nonadecanoic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Negrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5293,51 +5293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haykel Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international discussion meeting on relaxations in complex systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politecnica de Catalunya, Jul 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5451,545 +5451,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression and thermal expansion of organic molecules by syn-chrotron powder diffraction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallization (or not) of active pharmaceutical ingredients in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference of the Serbian Crystallographic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ruma, Serbia</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865940v1</w:t>
+                <w:t xml:space="preserve">hal-04669843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization (or not) of active pharmaceutical ingredients in thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression and thermal expansion of organic molecules by syn-chrotron powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29th Conference of the Serbian Crystallographic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ruma, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669843v1</w:t>
+                <w:t xml:space="preserve">hal-04865940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du polymorphisme de la pyrazinamide en films minces</w:t>
+                <w:t xml:space="preserve">Molecular Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Resel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases (JEEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669853v1</w:t>
+                <w:t xml:space="preserve">hal-04669862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea derivatives as transporter molecules in sublimation crystallization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+                <w:t xml:space="preserve">Caractérisation du polymorphisme de la pyrazinamide en films minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Maria James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Resel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th anniversary symposium of the Dutch Association for Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dutch Association for Crystal Growth, Mar 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">XVe Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118971v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Urea derivatives as transporter molecules in sublimation crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases (JEEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">50th anniversary symposium of the Dutch Association for Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dutch Association for Crystal Growth, Mar 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669862v1</w:t>
+                <w:t xml:space="preserve">hal-04118971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of active pharmaceutical ingredients in thin films</w:t>
               </w:r>
@@ -6113,77 +6113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between twinning and disorder in the gamma form of pyrazinamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6247,51 +6247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,51 +6372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6657,51 +6657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propensity for amine family to form conglomerates with Chlocyphos and their resolution by preferential crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propensity for amine family to form conglomerates with Chlocyphos and their resolution by preferential crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,51 +6873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlocyphos: Conglomerate forming derivatives (salts) for its resolution by preferential crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,64 +6981,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,51 +7106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Device for In Situ Detection of Conglomerate Forming Systems in Suspension by Second Harmonic Generation (SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7309,51 +7309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental conglomerate discovery method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7398,497 +7398,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sample covering on the polymorphic and solid-solid transitions of a chiral molecule: Diprophylline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Confinement on the polymorphism of Diprophylline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Viel</w:t>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
+              <w:t xml:space="preserve">Workshop on Substrate-Induced Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940776v1</w:t>
+                <w:t xml:space="preserve">hal-02472082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Confinement on the polymorphism of Diprophylline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Structural characterization of a [1]benzothieno[3,2-b]benzothiophene (BTBT) derivative in bulk and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blangenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Viel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mondieig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Substrate-Induced Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">29th European Crystallography Meeting (EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472082v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and structural characterization new polymorphs of N-methylurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of a [1]benzothieno[3,2-b]benzothiophene (BTBT) derivative in bulk and thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Influence of sample covering on the polymorphic and solid-solid transitions of a chiral molecule: Diprophylline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blangenois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">J. Canotilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Crystallography Meeting (EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940697v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of a [1]benzothieno[3,2- b ]benzothiophene (btbt) derivative in bulk and thin films</w:t>
               </w:r>
@@ -7900,64 +7900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Blangenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8008,90 +8008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Covering Sample on the Polymorphism of a Chiral Molecule: Diprophyline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8146,51 +8146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing crystal phases in thin films of organic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. O. F. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Resel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,77 +8267,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM-USI Workshop: Molecular simulations of crystallization from solution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lugano, Switzerland</w:t>
@@ -8379,64 +8379,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of Kinetic Parameters on the Crystallization Behavior and on Macrocrystalline Features of an Original Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,51 +8491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional crystallization of poly (ethylene oxide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvay Workshop on Directional Nucleation and Growth of Molecular Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8560,77 +8560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism Characterization of an Organic Pi-conugated Molecule for Applications in Organic Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blangenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mondieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8675,415 +8675,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en evidence de phases induites par le substrat pour des mésogènes π-conjugués</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase behaviour of non-symmetric (C8-BTBT) in bulk and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Vth Workshop on surface-induced crystal structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942389v1</w:t>
+                <w:t xml:space="preserve">hal-04670521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase behaviour of non-symmetric (C8-BTBT) in bulk and thin films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en evidence de phases induites par le substrat pour des mésogènes π-conjugués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Werzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Resel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. H. Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth Workshop on surface-induced crystal structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Colloque de l’Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670521v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and structural characterization of a substrate‐induced phase for dioctylterthiophene (DOTT)</w:t>
+                <w:t xml:space="preserve">Revealing the presence of substrate-induced phases for π-conjugated mesogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Werzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Resel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henri Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth Workshop on Surface-induced crystallographic structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">14th International Conference on Organized Molecular Films (ICOMF 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670547v1</w:t>
+                <w:t xml:space="preserve">hal-04669904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the presence of substrate-induced phases for π-conjugated mesogens</w:t>
+                <w:t xml:space="preserve">Identification and structural characterization of a substrate‐induced phase for dioctylterthiophene (DOTT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Organized Molecular Films (ICOMF 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">IVth Workshop on Surface-induced crystallographic structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669904v1</w:t>
+                <w:t xml:space="preserve">hal-04670547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional crystallization in Polyethylene Oxide thin films induced by a thermal gradient</w:t>
               </w:r>
@@ -9285,51 +9285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9397,64 +9397,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la structure cristalline de composés organiques par diffraction X de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9509,77 +9509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transition and Structure of Odd Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,64 +9647,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Solid Phases of Odd Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9772,64 +9772,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentadecanoic Acid (C15H30O2)-Palmitic Acid (C16H32O2) Binary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10022,64 +10022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism and Miscibility in Fatty Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Mondieig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cordobilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10303,51 +10303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B Rietveld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Long Stephan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00394F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03933" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kabbadj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia de Moraes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00595" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04019113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verg&#233;-Depr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00484d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Lluis Tamarit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delvaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Andreasen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nielsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Tong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Chattopadhyay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA06431K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00652c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lercher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;thel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otello Maria Roscioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Geerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.04.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Resel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geerts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVTQHDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dohr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5015315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra George" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kroon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gehlhaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6073022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Wedl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Leising" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kunert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Salzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20272g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann de Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301213d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paquay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Koini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg2007793" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Moser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201103739" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3Q5FBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Savage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mativetsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Orgiu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Palma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01754j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hebert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200800108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M3M4CSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cavallini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cal&#242;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Crispin Kengne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200901258" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW3LZX37-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debever" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902634r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno-Calvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cordobilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Calvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Cuevas-Diarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901831" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VL82S17-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tylleman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Buess-Herman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900383c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane De Cupere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heintz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens W Andreasen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Breiby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9035343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.02.047" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM4PCPQC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2008.04.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6483L4BT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G&#243;mez-Aspe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry Geerts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sergeyev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.03.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTPFKFBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b700551b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno Calvo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600955" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Negrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/analscix.22.x269" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865940v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Collet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gasser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Maria James" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669862v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbodji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canotilho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472082v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blangenois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928776v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blangenois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315092396" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940714v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. F. Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Resel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sferrazza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941135v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942389v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Werzer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Geerts" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670521v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670547v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669904v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671122v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671137v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel&#8197; &#193;ngel Cuevas-Diarte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B Rietveld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Long Stephan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00394F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03933" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kabbadj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia de Moraes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04019113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01419" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verg&#233;-Depr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00484d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Lluis Tamarit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delvaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Andreasen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nielsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00441" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00652c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Tong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Chattopadhyay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA06431K" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lercher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;thel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otello Maria Roscioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Geerts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.04.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Resel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geerts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVTQHDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dohr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5015315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm501220x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra George" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Kroon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gehlhaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Lundin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6073022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Wedl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Leising" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kunert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Salzmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20272g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann de Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301213d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Savage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mativetsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Orgiu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Palma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01754j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paquay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Koini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg2007793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Moser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201103739" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3Q5FBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hebert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200800108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M3M4CSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cavallini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cal&#242;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Crispin Kengne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200901258" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW3LZX37-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debever" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm902634r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno-Calvo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cordobilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Calvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Cuevas-Diarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901831" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VL82S17-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tylleman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Buess-Herman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900383c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane De Cupere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heintz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens W Andreasen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Breiby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9035343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.02.047" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM4PCPQC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2008.04.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6483L4BT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G&#243;mez-Aspe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry Geerts" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sergeyev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.03.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTPFKFBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b700551b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Moreno Calvo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600955" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Negrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2116/analscix.22.x269" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gasser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Maria James" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807944v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbodji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939162v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472082v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blangenois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;grier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940669v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940776v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canotilho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928776v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blangenois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315092396" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940714v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. F. Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Resel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sferrazza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941135v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mondieg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Werzer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moser" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Geerts" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669904v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671122v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671137v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel&#8197; &#193;ngel Cuevas-Diarte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>