--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -66,423 +66,423 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
+                <w:t xml:space="preserve">Co-organisateur de la session P2 (International Plant Systems Biology)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
+              <w:t xml:space="preserve">Co-organisateur de la session P2 (International Plant Systems Biology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481946v1</w:t>
+                <w:t xml:space="preserve">hal-05596813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of machine learning to advance (plant) biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'apprentissage automatique et l'IA au service de la biologie végétale et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLant science in the ANThropocene - PLANT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
+              <w:t xml:space="preserve">Intelligence Artificielle, Biotechnologies &amp; Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022974v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plenary Keynote: Machine learning, artificial intelligence used for plant biology and beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Examples of machine learning to advance (plant) biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA Doctoral Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Castellania, Italy</w:t>
+              <w:t xml:space="preserve">PLant science in the ANThropocene - PLANT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877727v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI to Design new Peptides to control protein function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Next-Generation Synthetic Biology (NGSB24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877737v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Signaling Interactions and a New Kind of GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -507,51 +507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Gen GWAS to Explore Epistatic Architecture of Nutrient Content in Plants and Our Path Towards Human Trait Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Conference Prague 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -602,51 +602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Urmeneta Garín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Gonzalez-Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -691,4686 +691,4824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’intelligence artificielle générative revisite nos questions ? : Quelles applications dans nos domaines ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generative AI to Design new Peptides to control protein function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees scientifiques BAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2024, Verneuil-sur-Avre, France</w:t>
+              <w:t xml:space="preserve">5. Next-Generation Synthetic Biology (NGSB24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737855v1</w:t>
+                <w:t xml:space="preserve">hal-04877737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology of nutrient use&amp;quot; dans la Session 2: Nitrogen Use Efficiency: Enhancing Plant Nitrogen Use and Avoiding Nitrogenous Emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plenary Keynote: Machine learning, artificial intelligence used for plant biology and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">SAFA Doctoral Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Castellania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739803v1</w:t>
+                <w:t xml:space="preserve">hal-04877727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydro-reporter to unravel the early phases of water deficit in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment l’intelligence artificielle générative revisite nos questions ? : Quelles applications dans nos domaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIFOBIO meeting (Microscopy for Functional Biology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">Journees scientifiques BAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2024, Verneuil-sur-Avre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460176v1</w:t>
+                <w:t xml:space="preserve">hal-04737855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+                <w:t xml:space="preserve">Systems biology of nutrient use&amp;quot; dans la Session 2: Nitrogen Use Efficiency: Enhancing Plant Nitrogen Use and Avoiding Nitrogenous Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
+              <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205984v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling water transport and perceiving water deficit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yunji Huang</w:t>
+                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boursat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. INUPRAG Symposium on Integrative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460135v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billot</w:t>
+                <w:t xml:space="preserve">A hydro-reporter to unravel the early phases of water deficit in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">MIFOBIO meeting (Microscopy for Functional Biology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224465v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional interactions in plants (N x P) and new type of GWAS providing full epistatic maps with a gene resolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling water transport and perceiving water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. International Conference on Arabidopsis Research ICAR2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">3. INUPRAG Symposium on Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744045v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems view of nitrogen signaling interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Annual Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902268v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Signaling interactions in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nutritional interactions in plants (N x P) and new type of GWAS providing full epistatic maps with a gene resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel approaches and technologies for actual and future challenges in agricultural chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Udine, Italy</w:t>
+              <w:t xml:space="preserve">33. International Conference on Arabidopsis Research ICAR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902160v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early perception of water deficit in roots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systems view of nitrogen signaling interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR Phyp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">SEB Annual Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164260v1</w:t>
+                <w:t xml:space="preserve">hal-04902268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Gene Regulatory Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nitrogen Signaling interactions in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial and Temporal Dynamics in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2022, Holderness, United States</w:t>
+              <w:t xml:space="preserve">Novel approaches and technologies for actual and future challenges in agricultural chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902214v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Early perception of water deficit in roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Yunji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Réunion GDR Phyp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994582v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling and Gene Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Conference on Arabidopsis Research ICAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The North American Arabidopsis Steering Committee (NAASC), Jun 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Spatial and Temporal Dynamics in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2022, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749683v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root ubiquitinome under osmotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Steinmann</w:t>
+                <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE / Protéomevert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Visioconférence, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178068v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root ubiquitinome under osmotic stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systems approach to plant signaling interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPPO International Plant Proteomics Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Visioconférence, Mar 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Plant Science for Climate Emergency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIB Conference, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178284v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
+              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585274v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vituel, France</w:t>
+              <w:t xml:space="preserve">31. International Conference on Arabidopsis Research ICAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The North American Arabidopsis Steering Committee (NAASC), Jun 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299527v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Root ubiquitinome under osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">INRAE / Protéomevert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Visioconférence, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299623v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach to plant signaling interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root ubiquitinome under osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science for Climate Emergency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VIB Conference, Jun 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">INPPO International Plant Proteomics Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visioconférence, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902229v1</w:t>
+                <w:t xml:space="preserve">hal-04178284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web broadcast conference (&gt; 5000 auditeurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610388v1</w:t>
+                <w:t xml:space="preserve">hal-03585274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">EPPN 2021 European Plant Phenotyping Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vituel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099212v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling, in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petřík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on organic nitrogen and plant nutrition (OrgN2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t>
+              <w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101989v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between systemic nitrogen signaling and hormones, in Arabidopsis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivan Petřík</w:t>
+                <w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Novák</w:t>
+                <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International conference on plant growth substances IPGSA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951000v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following Turgor Pressure in Plant Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Turgor Pressure, GDR PhyP - Biophysique et biomécanique des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Web broadcast conference (&gt; 5000 auditeurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935092v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between systemic nitrogen signaling and hormones, in arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between systemic nitrogen signaling and hormones, in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petřík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. International conference on plant growth substances IPGSA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868810v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Regulatory Network Dynamics: Lessons from Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Systems View of Nitrogen Signaling Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference :Plant Molecular Biology "Dynamic Plant Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Holderness, United States</w:t>
+              <w:t xml:space="preserve">The Keystone Symposia: Plant Signaling, Molecular Pathways and Network Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tahoe City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843736v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling, in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Following Turgor Pressure in Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Velez-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Coordination of Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Turgor Pressure, GDR PhyP - Biophysique et biomécanique des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961538v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systems View of Nitrogen Signaling Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction between systemic nitrogen signaling and hormones, in arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petřík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Plant Nutritional Responses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902245v1</w:t>
+                <w:t xml:space="preserve">hal-01868810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systems View of Nitrogen Signaling Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling, in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petřík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Keystone Symposia: Plant Signaling, Molecular Pathways and Network Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Tahoe City, United States</w:t>
+              <w:t xml:space="preserve">The Coordination of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848569v1</w:t>
+                <w:t xml:space="preserve">hal-02961538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Cytokinin-Dependent Shoot Regulatory Network Controlling Root Response to Nitrate Heterogeneity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gene Regulatory Network Dynamics: Lessons from Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference Plant Nutrition, Growth &amp; Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference :Plant Molecular Biology "Dynamic Plant Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961593v1</w:t>
+                <w:t xml:space="preserve">hal-01843736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-related systemic signaling controlling root response to heterogeneous nitrate availability, in Arabidopsis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Systems View of Nitrogen Signaling Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGER International Symposium on Long-Distance signaling in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Plant Nutritional Responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961553v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Regulatory Networks: Lessons from plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réseaux de régulation génique : que nous apprennent les plantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Biology Conference (LyonSysBio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Les journées NETBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840943v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de régulation génique : que nous apprennent les plantes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nitrogen-related systemic signaling controlling root response to heterogeneous nitrate availability, in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petřík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées NETBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IGER International Symposium on Long-Distance signaling in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840953v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 NPF6.3 that governs distinct pathways is subjected to a complex post transcriptional regulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gene Regulatory Networks: Lessons from plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Systems Biology Conference (LyonSysBio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392869v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate drives the phosphate starvation response through IDR1</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Deciphering Cytokinin-Dependent Shoot Regulatory Network Controlling Root Response to Nitrate Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference: The Nitrogen Nutrition of Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO. DEU., Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Conference Plant Nutrition, Growth &amp; Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383561v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems view of nitrogen signaling interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrate drives the phosphate starvation response through IDR1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dangeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference: The Nitrogen Nutrition of Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, EMBO. DEU., Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384419v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dimensions in the systems biology of nitrogen networks: time, dosage and nutrient interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Cirrone</w:t>
+                <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 NPF6.3 that governs distinct pathways is subjected to a complex post transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen 2016, the Nitrogen nutrition of plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462673v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 governs distinct signaling pathways and controls root colonization via local modification of auxin fluxes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
+                <w:t xml:space="preserve">New dimensions in the systems biology of nitrogen networks: time, dosage and nutrient interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kranthi Varala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall-Colón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Cirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Arabidopsis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Nitrogen 2016, the Nitrogen nutrition of plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601305v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems approach to decipher transcriptional networks controlling nitrogen and hormones signaling interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A systems view of nitrogen signaling interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth, Nutrition and Environment interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference: The Nitrogen Nutrition of Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803790v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transporter acts as a nitrate sensor and governs root colonization via modification of local auxin concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 governs distinct signaling pathways and controls root colonization via local modification of auxin fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th UPSC-INRA (UPRA) Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">24th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803875v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems approach to decipher transcriptional networks controlling nitrogen and hormones signaling interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transporter acts as a nitrate sensor and governs root colonization via modification of local auxin concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Manuella Perrine Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Sensing and uptake</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">4th UPSC-INRA (UPRA) Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812124v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systems approach to decipher transcriptional networks controlling nitrogen and hormones signaling interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Growth, Nutrition and Environment interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems approach to decipher transcriptional networks controlling nitrogen and hormones signaling interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrient Sensing and uptake</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nitrogen signalling from and to nitrate transporters in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Manuella Perrine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saied El Khafafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Nitrogen 2010" 1st International Symposium on the Nitrogen Nutrition of Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Aichi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5380,5047 +5518,5004 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate Sensing and Signaling in Plants: Comparative Insights and Nutritional Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge del Rosario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo A Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (1), pp.25-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-arplant-083123-053039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen sensing and regulatory networks: It’s about time and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly M Shanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Rothkegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Yi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (5), pp.1482-1503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plcell/koae038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Gen GWAS: full 2D epistatic interaction maps retrieve part of missing heritability and improve phenotypic prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad Estoup-Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-024-03202-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in unraveling the mystery of combined nutrient stress in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Deloose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Clúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huikyong Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luqing Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117 (6), pp.1764-1780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.16511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct early transcriptional regulations by turgor and osmotic potential in the root of Arabidopsis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Unleashing the potential of peptides in agriculture and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad307⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.734-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193805v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction in PLANT DEFENSIN 1 expression in Arabidopsis thaliana results in increased resistance to pathogens and zinc toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga N T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad Alsulaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (17), pp.5374-5393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the potential of peptides in agriculture and beyond</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Distinct early transcriptional regulations by turgor and osmotic potential in the root of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.03.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (18), pp.5917-5930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089178v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARSK1 activates TORC1 signaling to adjust growth to phosphate availability in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huikyong Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Banf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelle van Leene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (9), pp.1778-1786.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDX1.1-dependent biosynthesis of vitamin B6 protects roots from ammonium-induced oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo A Maniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo F.H. Giehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Melzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Steensma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (5), pp.820-839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molp.2022.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root Membrane Ubiquitinome under Short-Term Osmotic Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demolombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (4), pp.1956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23041956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two nitrate sensors, how many more?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Courrèges-Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (11), pp.1212-1213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01276-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GARP transcription factors repress Arabidopsis nitrogen starvation response via ROS-dependent and -independent pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (10), pp.3881-3901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erab114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate signaling promotes plant growth by upregulating gibberellin biosynthesis and destabilization of DELLA proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Camut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbora Gallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sirlin-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (22), pp.4971-4982.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2021.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transceptor coordinately controls auxin biosynthesis and transport to regulate root branching in response to nitrate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient genome-wide interactions of the master transcription factor NLP7 initiate a rapid nitrogen-response cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">José M. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lena Schinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Pasquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriebeth Leonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa242/5840670⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14979-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619371v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus interactions in plants: from agronomic to physiological and molecular insights</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2020.07.002⟩</w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933543v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen and Phosphorus interactions in plants: from agronomic to physiological and molecular insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takatoshi Kiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.104-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2020.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927028v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate in 2020: Thirty Years from Transport to Signaling Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Brooks</w:t>
+                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transceptor coordinately controls auxin biosynthesis and transport to regulate root branching in response to nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Maghiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (15), pp.4480-4494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa242/5840670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894020v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient genome-wide interactions of the master transcription factor NLP7 initiate a rapid nitrogen-response cascade</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate in 2020: Thirty Years from Transport to Signaling Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Pasquino</w:t>
+                <w:t xml:space="preserve">Elena A. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriebeth Leonelli</w:t>
+                <w:t xml:space="preserve">Viviana Araus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleodoro Riveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14979-6⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.2094-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507235v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chromatin Factor HNI9 and ELONGATED HYPOCOTYL5 Maintain ROS Homeostasis under High Nitrogen Provision</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">iPlant Systems Biology (iPSB): An International Network Hub in the Plant Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Falter-Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01473⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.727-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139390v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPlant Systems Biology (iPSB): An International Network Hub in the Plant Community</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Chromatin Factor HNI9 and ELONGATED HYPOCOTYL5 Maintain ROS Homeostasis under High Nitrogen Provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Coruzzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Maghiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (1), pp.582-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139469v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of molecular integrators shows that nitrogen actively controls the phosphate starvation response in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dangeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indeewari Madhubhashini Dissanayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (5), pp.1171-1184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Walking charts transcriptional dynamics of nitrogen signaling by integrating validated and predicted genome-wide interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Cirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo V Pasquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Swift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-09522-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting to the Root of Plant Mineral Nutrition: Combinatorial Nutrient Stresses Reveal Emergent Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (6), pp.542-552. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPCAT1 controls phosphate homeostasis in a zinc-dependent manner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C Akkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.32077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to Systemic Nitrogen Signaling in Arabidopsis Roots Involve trans-Zeatin in Shoots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petřík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (6), pp.1243-1257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">The world according to GARP transcription factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578849v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse engineering highlights potential principles of large gene regulatory network design and learning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Next Generation of Training for Arabidopsis Researchers: Bioinformatics and Quantitative Biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Friesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Carre</w:t>
+                <w:t xml:space="preserve">Sarah M Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruth Bastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bailey-Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Beynon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41540-017-0019-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (4), pp.1499-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573563v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The world according to GARP transcription factors.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595209v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation of Training for Arabidopsis Researchers: Bioinformatics and Quantitative Biology.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reverse engineering highlights potential principles of large gene regulatory network design and learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.01490⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-017-0019-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769299v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate signalling: Calcium bridges the nitrate gap.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.17095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nplants.2017.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate Controls Root Development through Post-Transcriptional Regulation of the NRT1.1/NPF6.3 transporter/sensor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+                <w:t xml:space="preserve">Combinatorial interaction network of transcriptomic and phenotypic responses to nitrogen and hormones in the Arabidopsis thaliana root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Candela Cuesta</w:t>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Jaeyoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01047⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (451), pp.rs13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aaf2768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360480v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Aquaporin Regulatory Mechanisms Revealed by Interactomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Bellati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Champeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (11), mcp.M116.060087. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.060087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial interaction network of transcriptomic and phenotypic responses to nitrogen and hormones in the Arabidopsis thaliana root</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Nitrate Controls Root Development through Post-Transcriptional Regulation of the NRT1.1/NPF6.3 transporter/sensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grace Jaeyoon Kim</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aaf2768⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595027v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance nitrate signaling displays cytokinin dependent and independent branches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (3), pp.226-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jipb.12453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate transport, sensing and responses in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (6), pp.837-856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molp.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormones and nitrate: a two-way connection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (6), pp.599-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-016-0463-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneCloud Reveals Semantic Enrichment in Lists of Gene Descriptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Multiple mechanisms of nitrate sensing by Arabidopsis nitrate transceptor NRT1.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kubeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.15015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2015.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01180663v1</w:t>
+                <w:t xml:space="preserve">hal-01137861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple mechanisms of nitrate sensing by Arabidopsis nitrate transceptor NRT1.1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+                <w:t xml:space="preserve">GeneCloud Reveals Semantic Enrichment in Lists of Gene Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.971-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nplants.2015.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137861v1</w:t>
+                <w:t xml:space="preserve">hal-01180663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit-and-run transcriptional control by bZIP1 mediates rapid nutrient signaling in Arabidopsis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The primary nitrate response: a multifaceted signalling pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (28), pp.10371-6. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (19), pp.5567-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1404657111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053035v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtNIGT1/HRS1 integrates nitrate and phosphate signals at the Arabidopsis root tip.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Marshall-Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongchen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10465,5752 +10560,5795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primary nitrate response: a multifaceted signalling pathway.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Finding a nitrogen niche: a systems integration of local and systemic nitrogen signalling in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 65 (19), pp.5567-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru245⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 65 (19), pp.5601-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118903v1</w:t>
+                <w:t xml:space="preserve">hal-01118819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a nitrogen niche: a systems integration of local and systemic nitrogen signalling in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Hit-and-run transcriptional control by bZIP1 mediates rapid nutrient signaling in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall-Colón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kranthi Varala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy J Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (28), pp.10371-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1404657111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01118819v1</w:t>
+                <w:t xml:space="preserve">hal-01053035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TARGET: a transient transformation system for genome-wide transcription factor target discovery.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of responses within and across Arabidopsis natural accessions uncovers loci controlling root systems architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
+                <w:t xml:space="preserve">Ulises Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Cibrian-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A Banta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam L Gifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (37), pp.15133-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1305883110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860342v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A map of cell type-specific auxin responses.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ABA transport and transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Idan Efroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (6), pp.325-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/msb.2013.40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873845v1</w:t>
+                <w:t xml:space="preserve">hal-00860434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABA transport and transporters.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integrated RNA-seq and sRNA-seq analysis identifies novel nitrate-responsive genes in Arabidopsis thaliana roots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás C Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manpreet S Katari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Tanurdzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00860434v1</w:t>
+                <w:t xml:space="preserve">hal-00921251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated RNA-seq and sRNA-seq analysis identifies novel nitrate-responsive genes in Arabidopsis thaliana roots.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A map of cell type-specific auxin responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan O R Bargmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milos Tanurdzic</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Nawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idan Efroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/msb.2013.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00921251v1</w:t>
+                <w:t xml:space="preserve">hal-00873845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RootScape: a landmark-based system for rapid screening of root architecture in Arabidopsis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">TARGET: a transient transformation system for genome-wide transcription factor target discovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan O R Bargmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall-Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idan Efroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.210872⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.978-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967016v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene regulatory networks in plants: learning causality from time and perturbation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">RootScape: a landmark-based system for rapid screening of root architecture in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulises Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gloria Coruzzi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Shasha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-123⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (3), pp.1086-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.210872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920683v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of responses within and across Arabidopsis natural accessions uncovers loci controlling root systems architecture.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joshua A Banta</w:t>
+                <w:t xml:space="preserve">Gene regulatory networks in plants: learning causality from time and perturbation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam L Gifford</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesse Lingeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1305883110⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932276v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l'utilisation du nitrate par les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and ROS control of the DownSTream mRNA decay pathway is essential for plant fitness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Batoul Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.175-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2011.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework integrating plant growth with hormones and nutrients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nitrogen economics of root foraging: transitive closure of the nitrate-cytokinin relay and distinct systemic signaling for N supply vs. demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nigel M Crawford</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (45), pp.18524-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1108684108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2011.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00586321v1</w:t>
+                <w:t xml:space="preserve">hal-00662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH NITROGEN INSENSITIVE 9 (HNI9)-mediated systemic repression of root NO3- uptake is associated with changes in histone methylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Sayed El Kafafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (32), pp.13329-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1017863108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen economics of root foraging: transitive closure of the nitrate-cytokinin relay and distinct systemic signaling for N supply vs. demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A framework integrating plant growth with hormones and nutrients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo A Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel M Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (4), pp.178-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1108684108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662610v1</w:t>
+                <w:t xml:space="preserve">hal-00586321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate transceptor(s) in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">[An original ion (nitrate) sensing mechanism: story of the discovery in plants and perspectives].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.1045-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20112712002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00589335v1</w:t>
+                <w:t xml:space="preserve">hal-00662211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[An original ion (nitrate) sensing mechanism: story of the discovery in plants and perspectives].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nitrate transceptor(s) in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gojon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (7), pp.2299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20112712002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662211v1</w:t>
+                <w:t xml:space="preserve">hal-00589335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate-regulated auxin transport by NRT1.1 defines a mechanism for nutrient sensing in plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predictive network modeling of the high-resolution dynamic plant transcriptome in response to nitrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Mirowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis E Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.05.008⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (12), pp.R123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-12-r123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508268v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems view of responses to nutritional cues in Arabidopsis: toward a paradigm shift for predictive network modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152 (2), pp.445-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.109.148502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive network modeling of the high-resolution dynamic plant transcriptome in response to nitrate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nitrate-regulated auxin transport by NRT1.1 defines a mechanism for nutrient sensing in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Bielach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Malinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-12-r123⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.927-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553899v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the global effect of the basic-leucine zipper transcription factor 1 (bZIP1) on nitrogen and light regulation in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Obertello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manpreet S Katari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan J Runko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1752-0509-4-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate signaling: adaptation to fluctuating environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel M Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Fang Tsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (3), pp.Article in Press. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach uncovers restrictions for signal interactions regulating genome-wide responses to nutritional cues in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tranchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lejay-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Cruikshank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (3), pp.e1000326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the high-affinity NO3- uptake system by NRT1.1-mediated NO3- demand signaling in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 142 (3), pp.1075-1086. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.087510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.087510⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00124930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of transcription factor dynamics by super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Courrèges-Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEB Conference Prague 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of transcription factor dynamics by super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Courrèges-Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies of adaptation of the root acquisition system in a heterogeneous nitrate environment in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Navlakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of transcription factor dynamics by super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Courrèges-Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaging Life : the Future (MRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoot molecular mechanisms involved in root responses to nitrate heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silencing of plant defensin type 1 reduces sensitivity to pathogens and zinc toxicity in arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Alsulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root membrane ubiquitinome study identifies E2 Ub conjugating enzymes UBC32 and UBC34 that contribute to primary root growth under osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NPK in Arabidopsis: Revisiting Murashige and Skoog in the Genomic Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will E. Hinckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Araus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Lab Plant Genomes, Systems Biology, and Engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cold Spring Harbor (New York), United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcome and Opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop on international Plant Systems Biology (iPSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root ubiquitinome under osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INPPO International Plant Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of NRT2s transporter by the NRT1.1 dependent signaling pathway in response to high NO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás C Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International symposium on the Nitrogen Nutrition of Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction between nitrate-related long-distance signaling and hormones, in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petřík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Signaling: Molecular pathways and network integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Tahoe city, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and Regression Trees to predict Transcription Factor Combinatorial Interaction in scRNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate-regulated growth processes involve activation of gibberellin pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PeTriBERT : Augmenting BERT with tridimensional encoding for inverse protein folding and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldwin Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858033v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full epistatic interaction maps retrieve part of missing heritability and improve phenotypic prediction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Mas</w:t>
+                <w:t xml:space="preserve">Nitrate-regulated growth processes involve activation of gibberellin pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Camut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Gallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sirlin-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749709v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeTriBERT : Augmenting BERT with tridimensional encoding for inverse protein folding and design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Full epistatic interaction maps retrieve part of missing heritability and improve phenotypic prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759515v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root membrane ubiquitinome under short-term osmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demolombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the functional properties of NPF6.3/NRT1.1/CHL1 in xenopus oocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">HRS1/HHOs GARP transcription factors and reactive oxygen species are regulators of Arabidopsis nitrogen starvation response. Affiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall-Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777543v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRS1/HHOs GARP transcription factors and reactive oxygen species are regulators of Arabidopsis nitrogen starvation response. Affiliation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">HNI9 and HY5 maintain ROS homeostasis under high nitrogen provision in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Maghiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01777545v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HNI9 and HY5 maintain ROS homeostasis under high nitrogen provision in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lejay</w:t>
+                <w:t xml:space="preserve">Revisiting the functional properties of NPF6.3/NRT1.1/CHL1 in xenopus oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...1655 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02961622v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TARGET System: Rapid Identification of Direct Targets of Transcription Factors by Gene Regulation in Plant Cells v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey M. Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M. Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan O. R. Bargmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Qi Song; Zhipeng Tao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcription Factor Regulatory Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2594, Humana Press, pp.1-12, 2022, Methods in Molecular Biology, 978-1-0716-2814-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2815-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16220,91 +16358,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systems View of Nitrogen Signaling Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02795453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16314,114 +16452,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche post-génomique du contrôle de l'absorption de l'azote minéral chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId434"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16568,51 +16706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urmeneta Gar&#237;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gonzalez-Moro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Yunji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Steinmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Nov&#225;k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly M Shanks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Rothkegel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Brooks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Cheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Alvarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carluer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Estoup-Streiff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03202-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133593v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alsulaiman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad228" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089178v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.03.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A Maniero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F.H. Giehl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Steensma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23041956" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Courr&#232;ges-Clercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01276-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Gallova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jilli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sirlin-Josserand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maghiaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa242/5840670" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Kiba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.07.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleodoro Riveras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brooks" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00748" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Alvarez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Schinke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Brooks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pasquino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriebeth Leonelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14979-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01473" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139469v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falter-Braun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brady" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Coruzzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122905v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo V Pasquino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Swift" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09522-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777537v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Nov&#225;k" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573563v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-017-0019-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.07.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769299v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Friesner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M Assmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bastow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bailey-Serres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Beynon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01490" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.95" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bellati" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champeyroux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.060087" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jaeyoon Kim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf2768" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321526v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12453" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. O&#8217;brien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vega" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.05.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0463-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137861v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kube&#353;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.15" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Francoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1404657111" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141023v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Colon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ronzier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchen Wang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7274" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118903v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru245" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118819v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru263" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860342v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan O R Bargmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Efroni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Birnbaum" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Vanneste" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Nawy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.40" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860434v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.01.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L05C74WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921251v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Vidal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s C Moyano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet S Katari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-701" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967016v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Rosas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.210872" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920683v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Lingeman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall Colon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-123" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932276v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cibrian-Jaramillo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Banta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam L Gifford" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305883110" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642232v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777600v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Batoul Djouani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.341" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Crawford" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.02.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662610v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108684108" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589335v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq419" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662211v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112712002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bielach" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Malinska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.05.008" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457743v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148502" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553899v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mirowski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis E Shasha" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-12-r123" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533076v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Obertello" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan J Runko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-111" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462476v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Tsay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.12.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G0VXHL2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653785v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tranchina" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay-Lefebvre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Cruikshank" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000326" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124930v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087510" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626016v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Carluer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858033v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749709v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474600v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777543v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777545v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788343v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877703v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877933v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877967v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Navlakha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877944v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123213v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165488v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902236v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947092v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961622v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687926v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey M. Reed" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan O. R. Bargmann" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2815-7_1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795453v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821516v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urmeneta Gar&#237;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gonzalez-Moro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Yunji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Steinmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Nov&#225;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly M Shanks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Rothkegel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Brooks" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Cheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Alvarez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carluer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Estoup-Streiff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03202-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.03.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133593v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alsulaiman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad307" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A Maniero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F.H. Giehl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Steensma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23041956" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Courr&#232;ges-Clercq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01276-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Gallova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jilli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sirlin-Josserand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Alvarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Schinke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Brooks" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pasquino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriebeth Leonelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14979-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Kiba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.07.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maghiaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa242/5840670" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Vidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleodoro Riveras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brooks" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00748" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falter-Braun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brady" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Coruzzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.05.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139390v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo V Pasquino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Swift" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09522-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Nov&#225;k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595209v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.07.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Friesner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M Assmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bastow" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bailey-Serres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Beynon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01490" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573563v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-017-0019-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.95" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595027v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jaeyoon Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf2768" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bellati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champeyroux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.060087" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360480v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01047" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321526v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12453" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595480v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. O&#8217;brien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vega" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.05.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321091v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0463-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kube&#353;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.15" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118903v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru245" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141023v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Colon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ronzier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchen Wang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7274" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru263" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053035v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Francoeur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1404657111" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Rosas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cibrian-Jaramillo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Banta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam L Gifford" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305883110" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.01.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L05C74WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921251v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s C Moyano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet S Katari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-701" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan O R Bargmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Vanneste" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Nawy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Efroni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.40" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860342v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Birnbaum" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967016v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.210872" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920683v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Lingeman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall Colon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-123" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642232v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Batoul Djouani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.341" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662610v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108684108" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Crawford" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.02.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112712002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq419" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mirowski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis E Shasha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-12-r123" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457743v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148502" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508268v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bielach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Malinska" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.05.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533076v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Obertello" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan J Runko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-111" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462476v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Tsay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.12.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G0VXHL2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653785v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tranchina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay-Lefebvre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Cruikshank" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000326" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124930v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087510" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877703v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877933v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Navlakha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877861v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877944v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123213v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165488v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169599v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947092v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961622v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626016v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Carluer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858033v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749709v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474600v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777545v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788343v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777543v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687926v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey M. Reed" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan O. R. Bargmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2815-7_1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795453v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821516v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>