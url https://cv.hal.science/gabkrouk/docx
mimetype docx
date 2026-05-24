--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -169,428 +169,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage automatique et l'IA au service de la biologie végétale et au-delà</w:t>
+                <w:t xml:space="preserve">Examples of machine learning to advance (plant) biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence Artificielle, Biotechnologies &amp; Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">PLant science in the ANThropocene - PLANT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05603283v1</w:t>
+                <w:t xml:space="preserve">hal-05022974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of machine learning to advance (plant) biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLant science in the ANThropocene - PLANT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
+              <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022974v1</w:t>
+                <w:t xml:space="preserve">hal-05481946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apprentissage automatique et l'IA au service de la biologie végétale et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
+              <w:t xml:space="preserve">Intelligence Artificielle, Biotechnologies &amp; Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481946v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Signaling Interactions and a New Kind of GWAS</w:t>
+                <w:t xml:space="preserve">Plenary Keynote: Machine learning, artificial intelligence used for plant biology and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">SAFA Doctoral Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Castellania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877716v1</w:t>
+                <w:t xml:space="preserve">hal-04877727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Gen GWAS to Explore Epistatic Architecture of Nutrient Content in Plants and Our Path Towards Human Trait Studies</w:t>
+                <w:t xml:space="preserve">Generative AI to Design new Peptides to control protein function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Conference Prague 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5. Next-Generation Synthetic Biology (NGSB24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877709v1</w:t>
+                <w:t xml:space="preserve">hal-04877737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling nitrogen-iron-sulfur interaction to improve ammonium use efficiency in monocots</w:t>
               </w:r>
@@ -691,165 +691,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI to Design new Peptides to control protein function</w:t>
+                <w:t xml:space="preserve">Nitrogen Signaling Interactions and a New Kind of GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Next-Generation Synthetic Biology (NGSB24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">1. PlantACT! Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877737v1</w:t>
+                <w:t xml:space="preserve">hal-04877716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plenary Keynote: Machine learning, artificial intelligence used for plant biology and beyond</w:t>
+                <w:t xml:space="preserve">Next-Gen GWAS to Explore Epistatic Architecture of Nutrient Content in Plants and Our Path Towards Human Trait Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA Doctoral Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Castellania, Italy</w:t>
+              <w:t xml:space="preserve">SEB Conference Prague 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877727v1</w:t>
+                <w:t xml:space="preserve">hal-04877709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’intelligence artificielle générative revisite nos questions ? : Quelles applications dans nos domaines ?</w:t>
               </w:r>
@@ -967,609 +967,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hydro-reporter to unravel the early phases of water deficit in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Frugier</w:t>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
+              <w:t xml:space="preserve">MIFOBIO meeting (Microscopy for Functional Biology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994719v1</w:t>
+                <w:t xml:space="preserve">hal-04460176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Modeling water transport and perceiving water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billot</w:t>
+                <w:t xml:space="preserve">Thomas Boursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
+              <w:t xml:space="preserve">3. INUPRAG Symposium on Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205984v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydro-reporter to unravel the early phases of water deficit in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Boursiac</w:t>
+                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Crabos</w:t>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunji Huang</w:t>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boursat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIFOBIO meeting (Microscopy for Functional Biology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460176v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling water transport and perceiving water deficit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Crabos</w:t>
+                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunji Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. INUPRAG Symposium on Integrative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460135v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
@@ -1844,90 +1844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early perception of water deficit in roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Yunji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2038,103 +2038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
@@ -2232,77 +2232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,90 +2715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2840,77 +2840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping, ecophysiology and molecular physiology to characterize plant root system architecture and plant-plant and plant-microorganisms interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2959,359 +2959,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling, in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Crabos</w:t>
+                <w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Petřík</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on organic nitrogen and plant nutrition (OrgN2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961496v1</w:t>
+                <w:t xml:space="preserve">hal-03099212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput phenotyping : characterizing physiological and genetic determinants of key traits of the root system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling, in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petřík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
+                <w:t xml:space="preserve">Ondrej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST The Second International Workshop on Field Phenotyping and Modeling for Cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on organic nitrogen and plant nutrition (OrgN2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099212v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput phenotyping of key legumes (and others) root traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence of the College of Agriculture, Northeast Agricultural University, Xiangfang district, Harbin, Heilongjiang Province, P.R.China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Heilongjiang Province, China</w:t>
@@ -3340,90 +3340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3491,77 +3491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petřík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International conference on plant growth substances IPGSA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
@@ -3659,90 +3659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following Turgor Pressure in Plant Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Velez-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3810,77 +3810,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petřík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
@@ -3903,221 +3903,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling, in Arabidopsis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene Regulatory Network Dynamics: Lessons from Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Coordination of Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference :Plant Molecular Biology "Dynamic Plant Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961538v1</w:t>
+                <w:t xml:space="preserve">hal-01843736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Regulatory Network Dynamics: Lessons from Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulatory Network behind Systemic Nitrogen Signaling, in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petřík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference :Plant Molecular Biology "Dynamic Plant Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Holderness, United States</w:t>
+              <w:t xml:space="preserve">The Coordination of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843736v1</w:t>
+                <w:t xml:space="preserve">hal-02961538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systems View of Nitrogen Signaling Interactions</w:t>
               </w:r>
@@ -4235,579 +4235,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-related systemic signaling controlling root response to heterogeneous nitrate availability, in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Deciphering Cytokinin-Dependent Shoot Regulatory Network Controlling Root Response to Nitrate Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGER International Symposium on Long-Distance signaling in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">3. International Conference Plant Nutrition, Growth &amp; Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961553v1</w:t>
+                <w:t xml:space="preserve">hal-02961593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Regulatory Networks: Lessons from plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology Conference (LyonSysBio)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Cytokinin-Dependent Shoot Regulatory Network Controlling Root Response to Nitrate Heterogeneity</w:t>
+                <w:t xml:space="preserve">Nitrogen-related systemic signaling controlling root response to heterogeneous nitrate availability, in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petřík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference Plant Nutrition, Growth &amp; Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IGER International Symposium on Long-Distance signaling in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961593v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate drives the phosphate starvation response through IDR1</w:t>
+                <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 NPF6.3 that governs distinct pathways is subjected to a complex post transcriptional regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Medici</w:t>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dangeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Juliette Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference: The Nitrogen Nutrition of Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO. DEU., Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383561v1</w:t>
+                <w:t xml:space="preserve">hal-01392869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 NPF6.3 that governs distinct pathways is subjected to a complex post transcriptional regulation</w:t>
+                <w:t xml:space="preserve">Nitrate drives the phosphate starvation response through IDR1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+                <w:t xml:space="preserve">Anna Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+                <w:t xml:space="preserve">Pierre Dangeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Congress "Nitrogen 2016" EMBO Conference: The Nitrogen Nutrition of Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO. DEU., Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392869v1</w:t>
+                <w:t xml:space="preserve">hal-01383561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dimensions in the systems biology of nitrogen networks: time, dosage and nutrient interactions</w:t>
               </w:r>
@@ -4987,77 +4987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis nitrate transceptor NRT1.1 governs distinct signaling pathways and controls root colonization via local modification of auxin fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis NRT1.1 transporter acts as a nitrate sensor and governs root colonization via modification of local auxin concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Manuella Perrine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,51 +5164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th UPSC-INRA (UPRA) Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Umeå, Sweden</w:t>
@@ -5492,4446 +5492,4450 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate Sensing and Signaling in Plants: Comparative Insights and Nutritional Interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms controlling the plasma membrane targeting and the nanodomain organization of the plant SPFH protein HIR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge del Rosario</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rouached</w:t>
+                <w:t xml:space="preserve">Michal Daněk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo A Gutiérrez</w:t>
+                <w:t xml:space="preserve">Omar Hdedeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Neubergerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-083123-053039⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126 (3), pp.e70879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076570v1</w:t>
+                <w:t xml:space="preserve">hal-05627485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen sensing and regulatory networks: It’s about time and space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew D Brooks</w:t>
+                <w:t xml:space="preserve">Nitrate Sensing and Signaling in Plants: Comparative Insights and Nutritional Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Yi Cheng</w:t>
+                <w:t xml:space="preserve">Jorge del Rosario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Alvarez</w:t>
+                <w:t xml:space="preserve">Rodrigo A Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (5), pp.1482-1503. </w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (1), pp.25-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-083123-053039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479330v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Gen GWAS: full 2D epistatic interaction maps retrieve part of missing heritability and improve phenotypic prediction</w:t>
+                <w:t xml:space="preserve">Nitrogen sensing and regulatory networks: It’s about time and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Carré</w:t>
+                <w:t xml:space="preserve">Carly M Shanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Carluer</w:t>
+                <w:t xml:space="preserve">Karin Rothkegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chaux</w:t>
+                <w:t xml:space="preserve">Matthew D Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Estoup-Streiff</w:t>
+                <w:t xml:space="preserve">Chia-Yi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+                <w:t xml:space="preserve">José M Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.1482-1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03202-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532636v1</w:t>
+                <w:t xml:space="preserve">hal-04479330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in unraveling the mystery of combined nutrient stress in plants</w:t>
+                <w:t xml:space="preserve">Next-Gen GWAS: full 2D epistatic interaction maps retrieve part of missing heritability and improve phenotypic prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Deloose</w:t>
+                <w:t xml:space="preserve">Clément Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Clúa</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huikyong Cho</w:t>
+                <w:t xml:space="preserve">Christian Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luqing Zheng</w:t>
+                <w:t xml:space="preserve">Chad Estoup-Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (6), pp.1764-1780. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03202-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271704v1</w:t>
+                <w:t xml:space="preserve">hal-04532636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the potential of peptides in agriculture and beyond</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent advances in unraveling the mystery of combined nutrient stress in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Deloose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Clúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luqing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.03.025⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (6), pp.1764-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089178v1</w:t>
+                <w:t xml:space="preserve">hal-04271704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in PLANT DEFENSIN 1 expression in Arabidopsis thaliana results in increased resistance to pathogens and zinc toxicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohanad Alsulaiman</w:t>
+                <w:t xml:space="preserve">Distinct early transcriptional regulations by turgor and osmotic potential in the root of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 74 (17), pp.5374-5393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad228⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 74 (18), pp.5917-5930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133593v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct early transcriptional regulations by turgor and osmotic potential in the root of Arabidopsis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">Reduction in PLANT DEFENSIN 1 expression in Arabidopsis thaliana results in increased resistance to pathogens and zinc toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga N T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Alsulaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 74 (18), pp.5917-5930. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad307⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 74 (17), pp.5374-5393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193805v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARSK1 activates TORC1 signaling to adjust growth to phosphate availability in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unleashing the potential of peptides in agriculture and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.734-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044845v1</w:t>
+                <w:t xml:space="preserve">hal-04089178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDX1.1-dependent biosynthesis of vitamin B6 protects roots from ammonium-induced oxidative stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Liu</w:t>
+                <w:t xml:space="preserve">ARSK1 activates TORC1 signaling to adjust growth to phosphate availability in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo A Maniero</w:t>
+                <w:t xml:space="preserve">Michael Banf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo F.H. Giehl</w:t>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Melzer</w:t>
+                <w:t xml:space="preserve">Jelle van Leene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Steensma</w:t>
+                <w:t xml:space="preserve">Flavia Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (5), pp.820-839. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (9), pp.1778-1786.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2022.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540746v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root Membrane Ubiquitinome under Short-Term Osmotic Stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Steinmann</w:t>
+                <w:t xml:space="preserve">PDX1.1-dependent biosynthesis of vitamin B6 protects roots from ammonium-induced oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo A Maniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo F.H. Giehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Melzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Steensma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23041956⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.820-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2022.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593587v1</w:t>
+                <w:t xml:space="preserve">hal-03540746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two nitrate sensors, how many more?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root Membrane Ubiquitinome under Short-Term Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01276-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23041956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844368v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GARP transcription factors repress Arabidopsis nitrogen starvation response via ROS-dependent and -independent pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two nitrate sensors, how many more?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Courrèges-Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (11), pp.1212-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01276-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03217940v1</w:t>
+                <w:t xml:space="preserve">hal-03844368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate signaling promotes plant growth by upregulating gibberellin biosynthesis and destabilization of DELLA proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GARP transcription factors repress Arabidopsis nitrogen starvation response via ROS-dependent and -independent pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Jilli</w:t>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sirlin-Josserand</w:t>
+                <w:t xml:space="preserve">Florence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Carrera</w:t>
+                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (22), pp.4971-4982.e4. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (10), pp.3881-3901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840102v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient genome-wide interactions of the master transcription factor NLP7 initiate a rapid nitrogen-response cascade</w:t>
+                <w:t xml:space="preserve">Nitrate signaling promotes plant growth by upregulating gibberellin biosynthesis and destabilization of DELLA proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Alvarez</w:t>
+                <w:t xml:space="preserve">Lucie Camut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Lena Schinke</w:t>
+                <w:t xml:space="preserve">Barbora Gallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew D. Brooks</w:t>
+                <w:t xml:space="preserve">Lucas Jilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Pasquino</w:t>
+                <w:t xml:space="preserve">Mathilde Sirlin-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriebeth Leonelli</w:t>
+                <w:t xml:space="preserve">Esther Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (22), pp.4971-4982.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14979-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507235v1</w:t>
+                <w:t xml:space="preserve">hal-03840102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
+                <w:t xml:space="preserve">Transient genome-wide interactions of the master transcription factor NLP7 initiate a rapid nitrogen-response cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Adams</w:t>
+                <w:t xml:space="preserve">José M. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner Araújo</w:t>
+                <w:t xml:space="preserve">Anna-Lena Schinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Matthew D. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+                <w:t xml:space="preserve">Angelo Pasquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Bakker</w:t>
+                <w:t xml:space="preserve">Lauriebeth Leonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14979-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927028v1</w:t>
+                <w:t xml:space="preserve">hal-02507235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus interactions in plants: from agronomic to physiological and molecular insights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transceptor coordinately controls auxin biosynthesis and transport to regulate root branching in response to nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takatoshi Kiba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amel Maghiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2020.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (15), pp.4480-4494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa242/5840670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933543v1</w:t>
+                <w:t xml:space="preserve">hal-02619371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis NRT1.1 transceptor coordinately controls auxin biosynthesis and transport to regulate root branching in response to nitrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+                <w:t xml:space="preserve">Nitrogen and Phosphorus interactions in plants: from agronomic to physiological and molecular insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Alcon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takatoshi Kiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (15), pp.4480-4494. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.104-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa242/5840670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2020.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619371v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate in 2020: Thirty Years from Transport to Signaling Networks</w:t>
+                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A. Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José M Alvarez</w:t>
+                <w:t xml:space="preserve">Keith Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Araus</w:t>
+                <w:t xml:space="preserve">Wagner Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleodoro Riveras</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Brooks</w:t>
+                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00748⟩</w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894020v1</w:t>
+                <w:t xml:space="preserve">hal-02927028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPlant Systems Biology (iPSB): An International Network Hub in the Plant Community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate in 2020: Thirty Years from Transport to Signaling Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siobhan Brady</w:t>
+                <w:t xml:space="preserve">Elena A. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Gutiérrez</w:t>
+                <w:t xml:space="preserve">Viviana Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Coruzzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eleodoro Riveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.2094-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139469v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chromatin Factor HNI9 and ELONGATED HYPOCOTYL5 Maintain ROS Homeostasis under High Nitrogen Provision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Maghiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180 (1), pp.582-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.18.01473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of molecular integrators shows that nitrogen actively controls the phosphate starvation response in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">iPlant Systems Biology (iPSB): An International Network Hub in the Plant Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Falter-Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00656⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.727-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107616v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Walking charts transcriptional dynamics of nitrogen signaling by integrating validated and predicted genome-wide interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Cirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo V Pasquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Swift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-09522-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting to the Root of Plant Mineral Nutrition: Combinatorial Nutrient Stresses Reveal Emergent Properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of molecular integrators shows that nitrogen actively controls the phosphate starvation response in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dangeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indeewari Madhubhashini Dissanayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1171-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139410v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPCAT1 controls phosphate homeostasis in a zinc-dependent manner.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Getting to the Root of Plant Mineral Nutrition: Combinatorial Nutrient Stresses Reveal Emergent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.32077⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.542-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716614v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to Systemic Nitrogen Signaling in Arabidopsis Roots Involve trans-Zeatin in Shoots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Petřík</w:t>
+                <w:t xml:space="preserve">LPCAT1 controls phosphate homeostasis in a zinc-dependent manner.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondřej Novák</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Akkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00011⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.32077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777537v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The world according to GARP transcription factors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+                <w:t xml:space="preserve">Responses to Systemic Nitrogen Signaling in Arabidopsis Roots Involve trans-Zeatin in Shoots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petřík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (6), pp.1243-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595209v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation of Training for Arabidopsis Researchers: Bioinformatics and Quantitative Biology.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jim Beynon</w:t>
+                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikander Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushtak Kisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 175 (4), pp.1499-1509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.01490⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 175 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769299v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransDetect identifies a new regulatory module controlling phosphate accumulation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reverse engineering highlights potential principles of large gene regulatory network design and learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00568⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-017-0019-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578849v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse engineering highlights potential principles of large gene regulatory network design and learning.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The world according to GARP transcription factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.17. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.159-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-017-0019-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573563v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate signalling: Calcium bridges the nitrate gap.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Next Generation of Training for Arabidopsis Researchers: Bioinformatics and Quantitative Biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Friesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Bastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bailey-Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Beynon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nplants.2017.95⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (4), pp.1499-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594831v1</w:t>
+                <w:t xml:space="preserve">hal-01769299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial interaction network of transcriptomic and phenotypic responses to nitrogen and hormones in the Arabidopsis thaliana root</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate signalling: Calcium bridges the nitrate gap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aaf2768⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.17095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2017.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595027v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Aquaporin Regulatory Mechanisms Revealed by Interactomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Nitrate Controls Root Development through Post-Transcriptional Regulation of the NRT1.1/NPF6.3 transporter/sensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (11), mcp.M116.060087. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.060087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382938v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate Controls Root Development through Post-Transcriptional Regulation of the NRT1.1/NPF6.3 transporter/sensor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Candela Cuesta</w:t>
+                <w:t xml:space="preserve">Novel Aquaporin Regulatory Mechanisms Revealed by Interactomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Bellati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Champeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01047⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (11), mcp.M116.060087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.060087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360480v1</w:t>
+                <w:t xml:space="preserve">hal-01382938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance nitrate signaling displays cytokinin dependent and independent branches.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combinatorial interaction network of transcriptomic and phenotypic responses to nitrogen and hormones in the Arabidopsis thaliana root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Jaeyoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jipb.12453⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (451), pp.rs13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aaf2768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321526v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate transport, sensing and responses in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,4516 +9944,5609 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (6), pp.837-856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molp.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones and nitrate: a two-way connection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-distance nitrate signaling displays cytokinin dependent and independent branches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-016-0463-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.226-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jipb.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321091v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple mechanisms of nitrate sensing by Arabidopsis nitrate transceptor NRT1.1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormones and nitrate: a two-way connection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (6), pp.599-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-016-0463-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nplants.2015.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137861v1</w:t>
+                <w:t xml:space="preserve">hal-01321091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneCloud Reveals Semantic Enrichment in Lists of Gene Descriptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Multiple mechanisms of nitrate sensing by Arabidopsis nitrate transceptor NRT1.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kubeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.15015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2015.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180663v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primary nitrate response: a multifaceted signalling pathway.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeneCloud Reveals Semantic Enrichment in Lists of Gene Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru245⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.971-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118903v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtNIGT1/HRS1 integrates nitrate and phosphate signals at the Arabidopsis root tip.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rongchen Wang</w:t>
+                <w:t xml:space="preserve">Hit-and-run transcriptional control by bZIP1 mediates rapid nutrient signaling in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall-Colón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kranthi Varala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy J Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7274⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (28), pp.10371-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1404657111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141023v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a nitrogen niche: a systems integration of local and systemic nitrogen signalling in plants.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AtNIGT1/HRS1 integrates nitrate and phosphate signals at the Arabidopsis root tip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall-Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongchen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru263⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.6274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118819v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit-and-run transcriptional control by bZIP1 mediates rapid nutrient signaling in Arabidopsis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding a nitrogen niche: a systems integration of local and systemic nitrogen signalling in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1404657111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (19), pp.5601-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053035v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of responses within and across Arabidopsis natural accessions uncovers loci controlling root systems architecture.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The primary nitrate response: a multifaceted signalling pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (19), pp.5567-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1305883110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932276v1</w:t>
+                <w:t xml:space="preserve">hal-01118903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABA transport and transporters.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of responses within and across Arabidopsis natural accessions uncovers loci controlling root systems architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Ulises Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Cibrian-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A Banta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam L Gifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (37), pp.15133-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1305883110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860434v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated RNA-seq and sRNA-seq analysis identifies novel nitrate-responsive genes in Arabidopsis thaliana roots.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TARGET: a transient transformation system for genome-wide transcription factor target discovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manpreet S Katari</w:t>
+                <w:t xml:space="preserve">Bastiaan O R Bargmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall-Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milos Tanurdzic</w:t>
+                <w:t xml:space="preserve">Idan Efroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-701⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.978-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921251v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A map of cell type-specific auxin responses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated RNA-seq and sRNA-seq analysis identifies novel nitrate-responsive genes in Arabidopsis thaliana roots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Vanneste</w:t>
+                <w:t xml:space="preserve">Elena A Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás C Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idan Efroni</w:t>
+                <w:t xml:space="preserve">Manpreet S Katari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Tanurdzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/msb.2013.40⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873845v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TARGET: a transient transformation system for genome-wide transcription factor target discovery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">A map of cell type-specific auxin responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan O R Bargmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Nawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idan Efroni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst010⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/msb.2013.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860342v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RootScape: a landmark-based system for rapid screening of root architecture in Arabidopsis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulises Rosas</w:t>
+                <w:t xml:space="preserve">ABA transport and transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.210872⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (6), pp.325-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967016v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene regulatory networks in plants: learning causality from time and perturbation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RootScape: a landmark-based system for rapid screening of root architecture in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulises Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-123⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (3), pp.1086-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.210872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920683v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'utilisation du nitrate par les plantes</w:t>
+                <w:t xml:space="preserve">Gene regulatory networks in plants: learning causality from time and perturbation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gojon</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Lingeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-6-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642232v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and ROS control of the DownSTream mRNA decay pathway is essential for plant fitness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Batoul Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.175-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2011.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen economics of root foraging: transitive closure of the nitrate-cytokinin relay and distinct systemic signaling for N supply vs. demand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer l'utilisation du nitrate par les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662610v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH NITROGEN INSENSITIVE 9 (HNI9)-mediated systemic repression of root NO3- uptake is associated with changes in histone methylation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berr</w:t>
+                <w:t xml:space="preserve">A framework integrating plant growth with hormones and nutrients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo A Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel M Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017863108⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (4), pp.178-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623176v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework integrating plant growth with hormones and nutrients.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">HIGH NITROGEN INSENSITIVE 9 (HNI9)-mediated systemic repression of root NO3- uptake is associated with changes in histone methylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sayed El Kafafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nigel M Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (32), pp.13329-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017863108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586321v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[An original ion (nitrate) sensing mechanism: story of the discovery in plants and perspectives].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen economics of root foraging: transitive closure of the nitrate-cytokinin relay and distinct systemic signaling for N supply vs. demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20112712002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (45), pp.18524-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1108684108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662211v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate transceptor(s) in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (7), pp.2299-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erq419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive network modeling of the high-resolution dynamic plant transcriptome in response to nitrate.</w:t>
+                <w:t xml:space="preserve">[An original ion (nitrate) sensing mechanism: story of the discovery in plants and perspectives].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-12-r123⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.1045-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20112712002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553899v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems view of responses to nutritional cues in Arabidopsis: toward a paradigm shift for predictive network modeling.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate-regulated auxin transport by NRT1.1 defines a mechanism for nutrient sensing in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Bielach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Perrine-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Malinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.148502⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.927-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457743v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate-regulated auxin transport by NRT1.1 defines a mechanism for nutrient sensing in plants.</w:t>
+                <w:t xml:space="preserve">Predictive network modeling of the high-resolution dynamic plant transcriptome in response to nitrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Mirowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis E Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.05.008⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (12), pp.R123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-12-r123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508268v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the global effect of the basic-leucine zipper transcription factor 1 (bZIP1) on nitrogen and light regulation in Arabidopsis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Obertello</w:t>
+                <w:t xml:space="preserve">A systems view of responses to nutritional cues in Arabidopsis: toward a paradigm shift for predictive network modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-4-111⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (2), pp.445-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.148502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533076v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate signaling: adaptation to fluctuating environments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the global effect of the basic-leucine zipper transcription factor 1 (bZIP1) on nitrogen and light regulation in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Obertello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manpreet S Katari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan J Runko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi-Fang Tsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.12.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-4-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00462476v1</w:t>
+                <w:t xml:space="preserve">hal-00533076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach uncovers restrictions for signal interactions regulating genome-wide responses to nutritional cues in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Nitrate signaling: adaptation to fluctuating environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel M Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria M Coruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fang Tsay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000326⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.Article in Press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653785v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A systems approach uncovers restrictions for signal interactions regulating genome-wide responses to nutritional cues in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tranchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lejay-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Cruikshank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.e1000326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulation of the high-affinity NO3- uptake system by NRT1.1-mediated NO3- demand signaling in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 142 (3), pp.1075-1086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.106.087510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification and Regression Trees to predict Transcription Factor Combinatorial Interaction in scRNA-seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeTriBERT : Augmenting BERT with tridimensional encoding for inverse protein folding and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldwin Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Liutkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrate-regulated growth processes involve activation of gibberellin pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Camut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Gallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sirlin-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full epistatic interaction maps retrieve part of missing heritability and improve phenotypic prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root membrane ubiquitinome under short-term osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HRS1/HHOs GARP transcription factors and reactive oxygen species are regulators of Arabidopsis nitrogen starvation response. Affiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Marshall-Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HNI9 and HY5 maintain ROS homeostasis under high nitrogen provision in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Maghiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the functional properties of NPF6.3/NRT1.1/CHL1 in xenopus oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of transcription factor dynamics by super-resolution microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Courrèges-Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Conference Prague 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of transcription factor dynamics by super-resolution microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strategies of adaptation of the root acquisition system in a heterogeneous nitrate environment in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Navlakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877933v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies of adaptation of the root acquisition system in a heterogeneous nitrate environment in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of transcription factor dynamics by super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Courrèges-Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877967v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of transcription factor dynamics by super-resolution microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Hosy</w:t>
+                <w:t xml:space="preserve">Shoot molecular mechanisms involved in root responses to nitrate heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Poitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Life : the Future (MRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877861v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoot molecular mechanisms involved in root responses to nitrate heterogeneity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+                <w:t xml:space="preserve">Investigation of transcription factor dynamics by super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Courrèges-Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Posters IPSiM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Imaging Life : the Future (MRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877944v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bellanger</w:t>
+                <w:t xml:space="preserve">Silencing of plant defensin type 1 reduces sensitivity to pathogens and zinc toxicity in arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Thi Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Alsulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165717v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of plant defensin type 1 reduces sensitivity to pathogens and zinc toxicity in arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123213v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root membrane ubiquitinome study identifies E2 Ub conjugating enzymes UBC32 and UBC34 that contribute to primary root growth under osmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14481,1874 +15578,911 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPK in Arabidopsis: Revisiting Murashige and Skoog in the Genomic Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will E. Hinckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Araus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Lab Plant Genomes, Systems Biology, and Engineering conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Cold Spring Harbor (New York), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welcome and Opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">EMBO Workshop on international Plant Systems Biology (iPSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169337v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welcome and Opening</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root ubiquitinome under osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop on international Plant Systems Biology (iPSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, Germany. </w:t>
+              <w:t xml:space="preserve">INPPO International Plant Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902236v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root ubiquitinome under osmotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Steinmann</w:t>
+                <w:t xml:space="preserve">A genetic and molecular approach to identify transcription factors controlling maize root adaptive response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe P. Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPPO International Plant Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169599v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of NRT2s transporter by the NRT1.1 dependent signaling pathway in response to high NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás C Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International symposium on the Nitrogen Nutrition of Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between nitrate-related long-distance signaling and hormones, in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petřík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling: Molecular pathways and network integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Tahoe city, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961622v1</w:t>
-              </w:r>
-[...961 lines deleted...]
-                <w:t xml:space="preserve">hal-01777543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TARGET System: Rapid Identification of Direct Targets of Transcription Factors by Gene Regulation in Plant Cells v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey M. Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M. Coruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan O. R. Bargmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Qi Song; Zhipeng Tao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcription Factor Regulatory Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2594, Humana Press, pp.1-12, 2022, Methods in Molecular Biology, 978-1-0716-2814-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2815-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16358,91 +16492,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systems View of Nitrogen Signaling Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02795453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16452,114 +16586,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche post-génomique du contrôle de l'absorption de l'azote minéral chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16706,51 +16840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urmeneta Gar&#237;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gonzalez-Moro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Yunji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Steinmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Nov&#225;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly M Shanks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Rothkegel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Brooks" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Cheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Alvarez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carluer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Estoup-Streiff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03202-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.03.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133593v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alsulaiman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad307" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A Maniero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F.H. Giehl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Steensma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23041956" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Courr&#232;ges-Clercq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01276-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Gallova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jilli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sirlin-Josserand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Alvarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Schinke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Brooks" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pasquino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriebeth Leonelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14979-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Kiba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.07.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maghiaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa242/5840670" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Vidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleodoro Riveras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brooks" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00748" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falter-Braun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brady" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Coruzzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.05.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139390v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo V Pasquino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Swift" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09522-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Nov&#225;k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595209v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.07.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Friesner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M Assmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bastow" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bailey-Serres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Beynon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01490" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573563v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-017-0019-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.95" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595027v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jaeyoon Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf2768" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bellati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champeyroux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.060087" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360480v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01047" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321526v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12453" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595480v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. O&#8217;brien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vega" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.05.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321091v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0463-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kube&#353;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.15" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118903v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru245" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141023v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Colon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ronzier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchen Wang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7274" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru263" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053035v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Francoeur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1404657111" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Rosas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cibrian-Jaramillo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Banta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam L Gifford" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305883110" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.01.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L05C74WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921251v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s C Moyano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet S Katari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-701" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan O R Bargmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Vanneste" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Nawy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Efroni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.40" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860342v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Birnbaum" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967016v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.210872" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920683v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Lingeman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall Colon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-123" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642232v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Batoul Djouani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.341" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662610v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108684108" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Crawford" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.02.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112712002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq419" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mirowski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis E Shasha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-12-r123" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457743v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148502" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508268v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bielach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Malinska" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.05.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533076v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Obertello" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan J Runko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-111" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462476v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Tsay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.12.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G0VXHL2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653785v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tranchina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay-Lefebvre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Cruikshank" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000326" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124930v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087510" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877703v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877933v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Navlakha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877861v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877944v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123213v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165488v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902236v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169599v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947092v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961622v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626016v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Carluer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858033v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749709v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474600v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777545v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788343v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777543v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687926v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey M. Reed" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan O. R. Bargmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2815-7_1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795453v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821516v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022974v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urmeneta Gar&#237;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gonzalez-Moro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Yunji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Steinmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Nov&#225;k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Perrine-Walker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rochette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangeville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Col&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Para" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cirrone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Manuella Perrine Walker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied El Khafafi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dan&#283;k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hdedeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Neubergerov&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70879" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge del Rosario" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-083123-053039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly M Shanks" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Rothkegel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Brooks" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Cheng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Alvarez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carluer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Estoup-Streiff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03202-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad307" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133593v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alsulaiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad228" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.03.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Leene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A Maniero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F.H. Giehl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Steensma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.01.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23041956" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Courr&#232;ges-Clercq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01276-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab114" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Gallova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jilli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sirlin-Josserand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Alvarez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena Schinke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Brooks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pasquino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriebeth Leonelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14979-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maghiaoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Cuesta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa242/5840670" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933543v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Kiba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Vidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Araus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleodoro Riveras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brooks" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00748" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139390v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falter-Braun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Brady" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Coruzzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.05.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122905v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo V Pasquino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Swift" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09522-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indeewari Madhubhashini Dissanayake" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00656" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.03.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtak Kisko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Akkers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Nov&#225;k" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578849v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikander Pal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00568" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573563v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-017-0019-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595209v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.07.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Friesner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M Assmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bastow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bailey-Serres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Beynon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01490" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594831v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.95" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bellati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champeyroux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.060087" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jaeyoon Kim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf2768" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595480v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. O&#8217;brien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vega" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.05.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321526v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Coruzzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.12453" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321091v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0463-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137861v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Bouguyon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kube&#353;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2015.15" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.02.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053035v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Francoeur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1404657111" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141023v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall-Colon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ronzier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchen Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7274" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118819v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru263" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118903v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru245" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932276v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Rosas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cibrian-Jaramillo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Banta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam L Gifford" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305883110" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan O R Bargmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Efroni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Birnbaum" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921251v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Vidal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s C Moyano" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet S Katari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Tanurdzic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-701" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873845v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Vanneste" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Nawy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.40" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860434v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.01.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L05C74WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967016v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.210872" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Lingeman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Marshall Colon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-6-123" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777600v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Batoul Djouani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.341" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Crawford" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.02.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662610v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108684108" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589335v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq419" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112712002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508268v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bielach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Malinska" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.05.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mirowski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis E Shasha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-12-r123" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457743v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148502" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Obertello" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan J Runko" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-111" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Tsay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2009.12.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G0VXHL2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653785v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tranchina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay-Lefebvre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Cruikshank" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000326" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124930v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087510" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626016v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Carluer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759515v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldwin Dumortier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858033v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749709v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474600v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777545v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788343v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777543v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877703v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877967v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zheng" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Navlakha" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877933v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877944v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877861v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123213v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Thuy Nguyen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bellanger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714586v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe P. Nacry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellanger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165488v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465266v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will E. Hinckley" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Shih" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902236v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169599v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169337v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947092v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chaput" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Li" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961622v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687926v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey M. Reed" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Coruzzi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan O. R. Bargmann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2815-7_1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795453v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821516v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>