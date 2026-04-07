--- v0 (2026-03-11)
+++ v1 (2026-04-07)
@@ -135,2424 +135,2554 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing lexical diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Khalilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jahna Otterbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shandy Darma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frai.2025.1648073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity and language technology: how language modeling bias causes epistemic injustice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertraud Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethics and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10676-023-09742-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layers of Technology in Pluriversal Design: Decolonising Language Technology with the LiveLanguage Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertraud Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoDesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15710882.2024.2341799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexical diversity in kinship across languages and dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Khalilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Alhakim Freihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shandy Darma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1229697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1229697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing interlingual meaning in lexical databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandu Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (10), pp.11053-11069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10462-023-10427-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A large and evolving cognate database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (1), pp.165-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10579-021-09544-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversicon: Pluggable Lexical Domain Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco José Quesada Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal on Data Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.219-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13740-019-00107-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and domain aware lightweight ontology matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.websem.2017.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthcare data safe havens: towards a logical architecture and experiment automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Turra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (11), pp.431-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/joe.2016.0170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontes intelligentes, textèmes et typographie dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.167-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/dn.9.3-4.167-216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving Ω to an Object-Oriented Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Plaice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Swoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3130, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-27773-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Interoperable Electronic Health Records as Purpose Driven Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamini Chandrashekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayukh Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science and Artificial Intelligence for Digital Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.237-254, 2024, Signals and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56818-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Health Records at People’s Hands Across Europe: The InteropEHRate Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Kiourtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyro Mavrogiorgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Mavrogiorgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis Kyriazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">pHealth 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299, IOS Press, pp.145-150, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Database and Visualization of the Similarity of Contemporary Lexicons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text, Speech, and Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12848, Springer International Publishing, pp.95-104, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Driven Cross-Domain Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Ontology in Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, 2020, Frontiers in Artificial Intelligence and Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA200676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Understanding Classification and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRICAI 2019: Trends in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11670, Springer International Publishing, pp.71-84, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29908-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311298v1</w:t>
-              </w:r>
-[...1204 lines deleted...]
-                <w:t xml:space="preserve">hal-02170938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the Arabic WordNet: Elevating Content Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Alhakim Freihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Khalilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Open-Source Arabic Corpora and Processing Tools (OSACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2403.20215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Language Modelling Bias in Support of Linguistic Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertraud Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAccT '24: The 2024 ACM Conference on Fairness, Accountability, and Transparency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2024, Rio de Janeiro, Brazil. pp.562-572, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3630106.3658925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UniMorph 4.0: Universal Morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">SIGMORPHON–UniMorph 2022 Shared Task 0: Generalization and Typologically Diverse Morphological Inflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Kodner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Witold Kieraś</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Dolatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Cotterell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2205.03608⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seattle, France. pp.176-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.sigmorphon-1.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311114v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Linguistic Typology to Enrich Multilingual Lexicons: the Case of Lexical Gaps in Kinship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Metonymy as a Universal Cognitive Phenomenon: Evidence from Multilingual Lexicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temuulen Khishigsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nandu Chandran Nair</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brochhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daariimaa Marav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CogSci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/f6yjt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2204.05049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311136v1</w:t>
+                <w:t xml:space="preserve">hal-05311203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metonymy as a Universal Cognitive Phenomenon: Evidence from Multilingual Lexicons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">How Universal is Metonymy? Results from a Large-Scale Multilingual Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temuulen Khishigsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,1671 +2690,1671 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brochhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daariimaa Marav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/f6yjt⟩</w:t>
+              <w:t xml:space="preserve">4th Workshop on Research in Computational Linguistic Typology and Multilingual NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seattle, United States. pp.96-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.sigtyp-1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311203v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Universal is Metonymy? Results from a Large-Scale Multilingual Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Using Linguistic Typology to Enrich Multilingual Lexicons: the Case of Lexical Gaps in Kinship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temuulen Khishigsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Alhakim Freihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandu Chandran Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Research in Computational Linguistic Typology and Multilingual NLP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.sigtyp-1.13⟩</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2204.05049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311062v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIGMORPHON–UniMorph 2022 Shared Task 0: Generalization and Typologically Diverse Morphological Inflection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">UniMorph 4.0: Universal Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ryan Cotterell</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Habash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Kieraś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.sigmorphon-1.19⟩</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2205.03608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311158v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SIGMORPHON 2022 Shared Task on Morpheme Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryaman Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Martinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Seattle, France. pp.103-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2022.sigmorphon-1.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Diversity: Visible to Humans, Exploitable by Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdenebileg Byambadorj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamini Chandrashekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 60th Annual Meeting of the Association for Computational Linguistics: System Demonstrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dublin, France. pp.156-165, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.acl-demo.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IndoUKC: a Concept-Centered Indian Multilingual Lexical Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandu Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajendran Velayuthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamini Chandrashekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperating Vocabularies in Multilingual Domain Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 24th Conference on Business Informatics (CBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amsterdam, France. pp.73-79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBI54897.2022.10051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphyNet: a Large Multilingual Database of Derivational and Inflectional Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France. pp.39-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2021.sigmorphon-1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Language of Data</w:t>
+                <w:t xml:space="preserve">Cross-Border Medical Research Using Multi-Layered and Distributed Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhashis Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Turra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.582⟩</w:t>
+              <w:t xml:space="preserve">10th Conference on Prestigious Applications of Artificial Intelligence (PAIS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Saint-Jacques-de-Compostelle, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/faia200469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311219v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Border Medical Research Using Multi-Layered and Distributed Knowledge</w:t>
+                <w:t xml:space="preserve">Exploring the Language of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gremes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Prestigious Applications of Artificial Intelligence (PAIS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/faia200469⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, France. pp.6638-6648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311269v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CogNet: A Large-Scale Cognate Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Giunchiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 57th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Florence, France. pp.3136-3145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/P19-1302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d'exposition interactif pour une médiation scientifique pluri-lectoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rica Simona Antin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES 2013 : actes du VII colloque Questions de Pédagogie dans l'enseignement supérieur : Les innovations pédagogiques en enseignement supérieur : pédagogies actives en présentiel et à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Belly Surgery in Omega 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Gulzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroTeX 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega becomes a texteme processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroTEX 2005, Pont-à-Mousson, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Pont-À-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'Omega et odvips avec des fontes TrueType et OpenType</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anish Metha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroTeX'2003 : 14th European TeX Conference, ENST Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4234,134 +4364,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Using Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International and Interdisciplinary Conference on Modeling and Using Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Trento (Italy), Italy. 11939, Springer International Publishing, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-34974-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4429,51 +4559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A046F804"/>
+    <w:nsid w:val="437A199E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4660,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabor-bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3868-1740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bocca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Zamboni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamini Chandrashekar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayukh Bagchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56818-3_14" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kiourtis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Mavrogiorgou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mavrogiorgos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Kyriazis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Graziani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyagbaatar Batsuren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Giunchiglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Conti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29908-8_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Helm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Koch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10676-023-09742-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2024.2341799" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Khalilia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Alhakim Freihat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shandy Darma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1229697" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandu Nair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10427-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09544-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcneill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Quesada Real" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-019-00107-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2017.03.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robertson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pavis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Turra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2016.0170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.3-4.167-216" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Plaice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Swoboda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27773-6_2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.20215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630106.3658925" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Goldman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Khalifa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kiera&#347;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.03608" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temuulen Khishigsuren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandu Chandran Nair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2204.05049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochhagen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daariimaa Marav" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/f6yjt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.sigtyp-1.13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Kodner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Dolatian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cotterell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.sigmorphon-1.19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryaman Arora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Martinovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Gorman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.sigmorphon-1.11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdenebileg Byambadorj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Cheema" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-demo.15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Velayuthan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBI54897.2022.10051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.sigmorphon-1.5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gremes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Elliot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhashis Das" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia200469" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P19-1302" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Simona Antin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Gulzar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Metha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311291v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bouquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34974-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabor-bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3868-1740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Khalilia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahna Otterbacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Bella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shandy Darma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Giunchiglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1648073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Helm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Koch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10676-023-09742-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2024.2341799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Alhakim Freihat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1229697" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandu Nair" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-023-10427-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyagbaatar Batsuren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09544-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcneill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Quesada Real" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-019-00107-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2017.03.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robertson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pavis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Turra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2016.0170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.3-4.167-216" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Plaice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Swoboda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27773-6_2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bocca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Zamboni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamini Chandrashekar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayukh Bagchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56818-3_14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kiourtis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Mavrogiorgou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mavrogiorgos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Kyriazis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Graziani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Conti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29908-8_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.20215" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630106.3658925" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Kodner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Khalifa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Dolatian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cotterell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.sigmorphon-1.19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temuulen Khishigsuren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochhagen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daariimaa Marav" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/f6yjt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.sigtyp-1.13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandu Chandran Nair" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2204.05049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Goldman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kiera&#347;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.03608" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryaman Arora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Martinovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Gorman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.sigmorphon-1.11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdenebileg Byambadorj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Cheema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-demo.15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Velayuthan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBI54897.2022.10051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.sigmorphon-1.5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Elliot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhashis Das" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia200469" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gremes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.582" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P19-1302" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Simona Antin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Gulzar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169904v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Metha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34974-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>