--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -230,291 +230,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion and hydrodynamic resistance of an elastic bead confined in a square microchannel [Letter]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Organized Homogenization of Flow Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Paul Moore</w:t>
+                <w:t xml:space="preserve">Swarnavo Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Belkadi</w:t>
+                <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brouna Safi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+                <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles N Baroud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joachim O Rädler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (9), pp.L092201. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.041038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/f5mb-2m7r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/j5ch-4vkh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05446674v2</w:t>
+                <w:t xml:space="preserve">hal-05469456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organized Homogenization of Flow Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion and hydrodynamic resistance of an elastic bead confined in a square microchannel [Letter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarnavo Basu</w:t>
+                <w:t xml:space="preserve">Charles Paul Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlott Leu</w:t>
+                <w:t xml:space="preserve">Hiba Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onurcan Bektas</w:t>
+                <w:t xml:space="preserve">Brouna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim O Rädler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles N Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.041038. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.L092201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/j5ch-4vkh⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/f5mb-2m7r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469456v1</w:t>
+                <w:t xml:space="preserve">pasteur-05446674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring single-cell susceptibility to antibiotics within monoclonal bacterial populations</w:t>
               </w:r>
@@ -628,386 +628,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04739933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Paul Moore</w:t>
+                <w:t xml:space="preserve">Valveless pumping at low Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Husson</w:t>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Baroud</w:t>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
+                <w:t xml:space="preserve">hal-03797320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valveless pumping at low Reynolds numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+                <w:t xml:space="preserve">Formaldehyde sensing with anchored porous bead microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clanet</w:t>
+                <w:t xml:space="preserve">Tatiana Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adélaïde Lety-Stefanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.312-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-023-06132-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797320v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde sensing with anchored porous bead microarrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Frot</w:t>
+                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Paul Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Achkar</w:t>
+                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Lety-Stefanska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (2), pp.312-319. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.064001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-023-06132-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438821v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Culture in Microfluidic Droplets</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyansh Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 122 (7), pp.7061-7096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1117,559 +1117,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03992182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Mapping of Mesenchymal Bodies</w:t>
+                <w:t xml:space="preserve">Intermittent dynamics of bubble dissolution due to interfacial growth of fat crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Sart</w:t>
+                <w:t xml:space="preserve">Irma Liascukiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël F.-X. Tomasi</w:t>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barizien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deniz Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4177⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (44), pp.10042-10052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00902H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03648087v1</w:t>
+                <w:t xml:space="preserve">hal-04025234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent dynamics of bubble dissolution due to interfacial growth of fat crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Functional Mapping of Mesenchymal Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irma Liascukiene</w:t>
+                <w:t xml:space="preserve">Raphaël F.-X. Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Gunes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Cumano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (44), pp.10042-10052. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.e4177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SM00902H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025234v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03648087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the structure and biological functions within mesenchymal bodies using microfluidics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High‐Throughput Measurements of Intra‐Cellular and Secreted Cytokine from Single Spheroids Using Anchored Microfluidic Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël F-X Tomasi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Cumano</w:t>
+                <w:t xml:space="preserve">Adrien Saint-Sardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lippera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brient-Litzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7853⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (49), pp.2002303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202002303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02641655v1</w:t>
+                <w:t xml:space="preserve">pasteur-03328783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Throughput Measurements of Intra‐Cellular and Secreted Cytokine from Single Spheroids Using Anchored Microfluidic Droplets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brient-Litzler</w:t>
+                <w:t xml:space="preserve">Mapping the structure and biological functions within mesenchymal bodies using microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Michelin</w:t>
+                <w:t xml:space="preserve">Raphaël F-X Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cumano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (49), pp.2002303. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (10), pp.eaaw7853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202002303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03328783v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02641655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing from a few cells: combined effects of initial stochasticity and cell-to-cell variability</w:t>
               </w:r>
@@ -1772,90 +1772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of colloidal particles by a moving microfluidic bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Liascukiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (6), pp.992-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2602,77 +2602,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow homogenisation in adaptive microfluidic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnavo Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,77 +2727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenisation of fluidic networks by erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnavo Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2852,64 +2852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive networks: erosion of microfluidic channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics in Cell Biology Part C: Microfluidics for Cellular and Subcellular Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148, Elsevier, pp.177-199, 2018, Methods in Cell Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3482,51 +3482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël F.-X. Tomasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10710077B2. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Lety-Stefanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3859,51 +3859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446674v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouna Safi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N Baroud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/f5mb-2m7r" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnavo Basu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlott Leu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onurcan Bektas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim O R&#228;dler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5ch-4vkh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04739933v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Quellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Aristov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Guti&#233;rrez Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guittet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Achkar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lety-Stefanska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06132-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ronteix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F.-X. Tomasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barizien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cumano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00902H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F-X Tomasi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saint-Sardos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lippera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barizien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amselem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm02352a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02104854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00968A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.054006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peaudecerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brenner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pringle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305049110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim R&#228;dler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.05.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lety-Stefanka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnavo Basu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlott Leu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onurcan Bektas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim O R&#228;dler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5ch-4vkh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05446674v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Belkadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouna Safi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N Baroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/f5mb-2m7r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04739933v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Le Quellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Aristov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Guti&#233;rrez Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guittet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Achkar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lety-Stefanska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06132-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ronteix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Jain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00902H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F.-X. Tomasi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barizien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cumano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saint-Sardos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lippera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brient-Litzler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F-X Tomasi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7853" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03328787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barizien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amselem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm02352a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Hilbers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaudan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2017.111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02104854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guermonprez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Drogue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00968A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.054006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peaudecerf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brenner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pringle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305049110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim R&#228;dler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.05.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lety-Stefanka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>