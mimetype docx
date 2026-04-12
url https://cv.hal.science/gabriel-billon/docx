--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -100,1977 +100,1977 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Biodiversity and Pollution Go Hand in Hand: a Historical, Ecological and Experimental Approach to Restoring a Declining Calamine Grassland</w:t>
+                <w:t xml:space="preserve">A new family of TonB-dependent copper transporters linked to respiratory oxidase function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+                <w:t xml:space="preserve">Majda Hachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Manon Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">René Wintjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cornier</w:t>
+                <w:t xml:space="preserve">Chloé Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blondel</w:t>
+                <w:t xml:space="preserve">Pascal Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 237 (6), pp.384. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 302 (3), pp.111180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-025-09072-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2026.111180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479059v1</w:t>
+                <w:t xml:space="preserve">hal-05502055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of TonB-dependent copper transporters linked to respiratory oxidase function</w:t>
+                <w:t xml:space="preserve">When Biodiversity and Pollution Go Hand in Hand: a Historical, Ecological and Experimental Approach to Restoring a Declining Calamine Grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majda Hachmi</w:t>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Mirgaux</w:t>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Wintjens</w:t>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Carassus</w:t>
+                <w:t xml:space="preserve">Thierry Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arnoux</w:t>
+                <w:t xml:space="preserve">Christophe Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 302 (3), pp.111180. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 237 (6), pp.384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2026.111180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-025-09072-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502055v1</w:t>
+                <w:t xml:space="preserve">hal-05479059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative assessment of the behavior of metallic elements in urban soils exposed to industrial dusts near Dunkerque (northern France)</w:t>
+                <w:t xml:space="preserve">A Streamlined Protocol for Comprehensive Anthropogenic Particles and Microplastic Characterization in Canal Sediments: From Concentrations to Environmental Drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Casetta</w:t>
+                <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lisa Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-11-467-2025⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 237 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-025-08741-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144375v1</w:t>
+                <w:t xml:space="preserve">hal-05383783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic membrane fractionation of freshwater organic matter reveals various reactivity patterns during chlorine/chloramine disinfection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of early pedogenesis on sediments deposited on land with a focus on sulfur dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+                <w:t xml:space="preserve">C. Tiberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Criquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Samuel Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-025-03976-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700997v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach based on removal of Metalaxyl by Advanced Oxidation process and hybrid-process: identification and mechanism pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic membrane fractionation of freshwater organic matter reveals various reactivity patterns during chlorine/chloramine disinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Berrama</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-025-06407-3⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 355, pp.129635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996916v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement of: A quantitative assessment of the behavior of metallic elements in urban soils exposed to industrial dusts near Dunkerque (northern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A quantitative assessment of the behavior of metallic elements in urban soils exposed to industrial dusts near Dunkerque (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, supplement of 11 (2), pp.467-488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-11-467-2025-supplement⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.467-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-11-467-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350726v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a HPIC-ICP-MS method for the quantification and speciation of gadolinium-based contrast media in surface waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Novel approach based on removal of Metalaxyl by Advanced Oxidation process and hybrid-process: identification and mechanism pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Kadmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ja00203f⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, International Journal of Environmental Science and Technology, -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-025-06407-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251327v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of early pedogenesis on sediments deposited on land with a focus on sulfur dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Supplement of: A quantitative assessment of the behavior of metallic elements in urban soils exposed to industrial dusts near Dunkerque (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, supplement of 11 (2), pp.467-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-11-467-2025-supplement⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-025-03976-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04928472v1</w:t>
+                <w:t xml:space="preserve">hal-05350726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Streamlined Protocol for Comprehensive Anthropogenic Particles and Microplastic Characterization in Canal Sediments: From Concentrations to Environmental Drivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a HPIC-ICP-MS method for the quantification and speciation of gadolinium-based contrast media in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+                <w:t xml:space="preserve">Manon Dalla Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Weiss</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marie Lenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 237 (1), pp.37. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, J. Anal. At. Spectrom., 8 (40), pp.2150-2161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-025-08741-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ja00203f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383783v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of potentially toxic elements in sedimentable industrial dust to trace their input in soils (Northern France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A widespread family of ribosomal peptide metallophores involved in bacterial adaptation to metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Laura Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">Sophie Jünger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-024-03817-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (49), pp.e2408304121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2408304121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591456v1</w:t>
+                <w:t xml:space="preserve">hal-04811059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the validation of alternative tools for water quality monitoring: the case of on-site test kits, portable devices and continuous measuring devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrah Uysal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Magar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Accredit. Qual. Assur., -, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00769-023-01570-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct photodegradation of internally mixed sodium chloride and malonic acid single aerosols: Impact of the photoproducts on the hygroscopic properties of the particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Suhr</w:t>
+                <w:t xml:space="preserve">Use of potentially toxic elements in sedimentable industrial dust to trace their input in soils (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Choël</w:t>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Visez</w:t>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 349, pp.140795. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.2377-2397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-024-03817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317622v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CpxAR signaling system confers a fitness advantage for flea gut colonization by the plague bacillus</w:t>
+                <w:t xml:space="preserve">Direct photodegradation of internally mixed sodium chloride and malonic acid single aerosols: Impact of the photoproducts on the hygroscopic properties of the particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Robin</w:t>
+                <w:t xml:space="preserve">Mikel Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dewitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">Manuel Prieto-Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Lecoeur</w:t>
+                <w:t xml:space="preserve">Madeleine Suhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pierre</w:t>
+                <w:t xml:space="preserve">Marie Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jb.00173-24⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.140795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673165v1</w:t>
+                <w:t xml:space="preserve">hal-04317622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A widespread family of ribosomal peptide metallophores involved in bacterial adaptation to metal stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The CpxAR signaling system confers a fitness advantage for flea gut colonization by the plague bacillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jünger</w:t>
+                <w:t xml:space="preserve">Brandon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Amélie Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillaume</w:t>
+                <w:t xml:space="preserve">Cecile Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
+                <w:t xml:space="preserve">François Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (49), pp.e2408304121. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e00173-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2408304121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jb.00173-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811059v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped microplastics within vertical redeposited sediment: Experimental study simulating lake and channeled river systems during resuspension events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 322, pp.121212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2117,77 +2117,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chimistes lillois au service de la caractérisation de la contamination des écosystèmes et de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,90 +2251,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On inorganic tracers of wastewater treatment plant discharges along the Marque River (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 305, pp.135413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2362,1381 +2362,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising punctual water sampling with an on-the-fly algorithm based on multiparameter high-frequency measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.116362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715742v1</w:t>
+                <w:t xml:space="preserve">hal-03800274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimising punctual water sampling with an on-the-fly algorithm based on multiparameter high-frequency measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 324, pp.116362. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.118750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800274v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlined copper defenses make Bordetella pertussis reliant on custom-made operon</w:t>
+                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Rivera-Millot</w:t>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Slupek</w:t>
+                <w:t xml:space="preserve">Patricia Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Roy</w:t>
+                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.46. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01580-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097387v2</w:t>
+                <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of DGT passive samplers for the quantification of Ir, Pd, Pt, Rh and Ru: A challenging application in waters impacted by urban activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Selenium mobility in a major Chalk aquifer (Lille metropolis, northern France): Contaminants cycles driven by geology, redox processes and pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121707⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 583, pp.120465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103946v1</w:t>
+                <w:t xml:space="preserve">hal-03320820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of microplastics from sediment matrices: Experimental comparative analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal degradation of organophosphorus pesticide at low levels in water using fenton and photo-fenton processes and identification of by-products by GC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemseddine Zekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Alary</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Kadmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126571⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.130544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338741v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of chlorinated aliphatic hydrocarbons in the Chalk aquifer of northern France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extraction of microplastics from sediment matrices: Experimental comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 420, pp.126571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116007v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal degradation of organophosphorus pesticide at low levels in water using fenton and photo-fenton processes and identification of by-products by GC-MS/MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of chlorinated aliphatic hydrocarbons in the Chalk aquifer of northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Berrama</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Milena Walaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Blessing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet-Swialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130544⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 757, pp.143742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338728v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium mobility in a major Chalk aquifer (Lille metropolis, northern France): Contaminants cycles driven by geology, redox processes and pumping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development and validation of DGT passive samplers for the quantification of Ir, Pd, Pt, Rh and Ru: A challenging application in waters impacted by urban activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 583, pp.120465. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 223 (Part 1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320820v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on trace metal speciation and distribution in the Scheldt estuary</w:t>
+                <w:t xml:space="preserve">Streamlined copper defenses make Bordetella pertussis reliant on custom-made operon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gaulier</w:t>
+                <w:t xml:space="preserve">Alex Rivera-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyang Zhou</w:t>
+                <w:t xml:space="preserve">Stéphanie Slupek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Gao</w:t>
+                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Guo</w:t>
+                <w:t xml:space="preserve">Gauthier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Reichstädter</w:t>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 757, pp.143827. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01580-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116012v1</w:t>
+                <w:t xml:space="preserve">hal-03097387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Capitella spp. symbionts in the context of varying anthropic pressures: First occurrence of a transient advantageous epibiosis with the giant bacteria Thiomargarita sp. to survive seasonal increases of sulfides in sediments</w:t>
+                <w:t xml:space="preserve">Investigation on trace metal speciation and distribution in the Scheldt estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">Chunyang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jollivet</w:t>
+                <w:t xml:space="preserve">Yue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massol</w:t>
+                <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Claudia Rayol</w:t>
+                <w:t xml:space="preserve">Marek Reichstädter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 798, pp.149149. </w:t>
+              <w:t xml:space="preserve">, 2021, 757, pp.143827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312901v1</w:t>
+                <w:t xml:space="preserve">hal-03116012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can micro-and macroplastics be trapped in sedimentary particles? A case study investigating dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (9), pp.5898-5905. </w:t>
@@ -3768,351 +3768,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
+                <w:t xml:space="preserve">Investigation of Capitella spp. symbionts in the context of varying anthropic pressures: First occurrence of a transient advantageous epibiosis with the giant bacteria Thiomargarita sp. to survive seasonal increases of sulfides in sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Grinberg</w:t>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
+                <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Causse</w:t>
+                <w:t xml:space="preserve">Maria Claudia Rayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 798, pp.149149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338738v1</w:t>
+                <w:t xml:space="preserve">hal-03312901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent can the biogeochemical cycling of mercury modulate the measurement of dissolved mercury in surface freshwaters by passive sampling?</w:t>
+                <w:t xml:space="preserve">Metal-induced bacterial interactions promote diversity in river-sediment microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bretier</w:t>
+                <w:t xml:space="preserve">Valentine Cyriaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Augustin Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mathon</w:t>
+                <w:t xml:space="preserve">Joseph Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Miege</w:t>
+                <w:t xml:space="preserve">Johannes Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.126006. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454912v1</w:t>
+                <w:t xml:space="preserve">hal-02986341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of rare earth elements in natural water and digested sediment samples by inductively coupled plasma quadrupole mass spectrometry using collision cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 171 (September), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4274,15718 +4274,15730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching of two northern France slag heaps: Influence on the surrounding aquatic environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">To what extent can the biogeochemical cycling of mercury modulate the measurement of dissolved mercury in surface freshwaters by passive sampling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113601⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.126006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455034v1</w:t>
+                <w:t xml:space="preserve">hal-02454912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-induced bacterial interactions promote diversity in river-sediment microbiomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Leaching of two northern France slag heaps: Influence on the surrounding aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Nesme</w:t>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Werner</w:t>
+                <w:t xml:space="preserve">Cécilia Falantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96 (6), </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.113601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986341v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal speciation in North Sea coastal waters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAS NMR investigations on a metakaolinite-rich brick after zeolitization by alkaline treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Bratkic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+                <w:t xml:space="preserve">N. Poumaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Allahdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.314⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294254v1</w:t>
+                <w:t xml:space="preserve">hal-01910971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS NMR investigations on a metakaolinite-rich brick after zeolitization by alkaline treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Trace metal speciation in North Sea coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Bratkic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.10.007⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.701-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910971v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive sampler measurements of inorganic arsenic species in environmental waters: A comparison between 3-mercapto-silica, ferrihydrite, Metsorb®, zinc ferrite, and zirconium dioxide binding gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 198, pp.518-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the impact of the changes in weather conditions on surface water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratima Bhurtun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 652, pp.289 - 299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behaviour of arsenic in the surface sediments of the Marque River (Northern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+                <w:t xml:space="preserve">Immune failure reveals vulnerability of populations exposed to pollution in the bioindicator species Hediste diversicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1527-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.01.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01717170v1</w:t>
+                <w:t xml:space="preserve">hal-01597852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infilling of the Canche Estuary (eastern English Channel, France): Insight from benthic foraminifera and historical pictures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Redox behaviour of arsenic in the surface sediments of the Marque River (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.J. Andersen</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.111 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796792v1</w:t>
+                <w:t xml:space="preserve">hal-01717170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel cycles of reduced manganese and their seasonal variability in the Marque River (northern France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infilling of the Canche Estuary (eastern English Channel, France): Insight from benthic foraminifera and historical pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Ivanovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+                <w:t xml:space="preserve">F. Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Prygiel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">M. Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.189⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699117v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the treatment efficiency of an urban stormwater pond and its impact on the natural downstream watercourse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diel cycles of reduced manganese and their seasonal variability in the Marque River (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Noble</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 624, pp.918 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01903020v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune failure reveals vulnerability of populations exposed to pollution in the bioindicator species Hediste diversicolor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the treatment efficiency of an urban stormwater pond and its impact on the natural downstream watercourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+                <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Massol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">A. Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Pennel</w:t>
+                <w:t xml:space="preserve">P. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 613-614, pp.1527-1542. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.120 - 130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597852v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie et environnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleomicrobiology to investigate copper resistance in bacteria: isolation and description of &amp;lt;i&amp;gt;Cupriavidus necator&amp;lt;/i&amp;gt; B9 in the soil of a medieval foundry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Coddeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+                <w:t xml:space="preserve">David C. Gillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+                <w:t xml:space="preserve">Camille van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mergeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Provoost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.770 - 787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586682v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Goossens</w:t>
+                <w:t xml:space="preserve">Chimie et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579872v1</w:t>
+                <w:t xml:space="preserve">hal-01586682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomicrobiology to investigate copper resistance in bacteria: isolation and description of &amp;lt;i&amp;gt;Cupriavidus necator&amp;lt;/i&amp;gt; B9 in the soil of a medieval foundry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Max Mergeay</w:t>
+                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Provoost</w:t>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13645⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579878v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the bioavailability of trace metals in surface sediments: A combined geochemical and biological approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromium behavior in aquatic environments: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Prygiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+                <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wattiez</w:t>
+                <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gillan</w:t>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6198-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.503 - 516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/er-2016-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348724v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active biomonitoring for assessing effects of metal polluted sediment resuspension on gammarid amphipods during fluvial traffic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Water quality assessment of a small peri-urban river using low and high frequency monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.624 - 637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5em00659g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01387982v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium behavior in aquatic environments: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the bioavailability of trace metals in surface sediments: A combined geochemical and biological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billon</w:t>
+                <w:t xml:space="preserve">S. Roosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noiriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dumoulin</w:t>
+                <w:t xml:space="preserve">E. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lesven</w:t>
+                <w:t xml:space="preserve">R. Wattiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/er-2016-0012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.10679 - 10692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6198-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458165v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality assessment of a small peri-urban river using low and high frequency monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Active biomonitoring for assessing effects of metal polluted sediment resuspension on gammarid amphipods during fluvial traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Prygiel</w:t>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.624 - 637. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.129 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5em00659g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348671v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term adaptation of bacterial communities in metal-contaminated sediments: A metaproteogenomic study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic behaviour of trace metals in the Deûle River impacted by recurrent polluted sediment resuspensions: From diel to seasonal evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kunath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">P.J. Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wattiez</w:t>
+                <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12627⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 506-507, pp.585 - 593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206825v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of trace metals in the Deûle River impacted by recurrent polluted sediment resuspensions: From diel to seasonal evolutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Prygiel</w:t>
+                <w:t xml:space="preserve">Arsenic behavior in river sediments under redox gradient: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mikkelsen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 506-507, pp.585 - 593. </w:t>
+              <w:t xml:space="preserve">, 2015, 505, pp.423 - 434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.11.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168364v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic behavior in river sediments under redox gradient: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gorny</w:t>
+                <w:t xml:space="preserve">The long-term adaptation of bacterial communities in metal-contaminated sediments: A metaproteogenomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Gillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billon</w:t>
+                <w:t xml:space="preserve">S. Roosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kunath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lesven</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Wattiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1991 - 2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168374v1</w:t>
+                <w:t xml:space="preserve">hal-01206825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthly variation of trace metals in North Sea sediments. From experimental data to modeling calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Lesven</w:t>
+                <w:t xml:space="preserve">Efficiency evaluation of an algistatic treatment based on barley straw in a hypertrophic pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sabbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.C. Gillan</w:t>
+                <w:t xml:space="preserve">Adeline Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.07.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering and Landscape Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3846/16486897.2013.801847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01164890v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily variations of Zn and Pb concentrations in the Deûle River in relation to the resuspension of heavily polluted sediments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monthly variation of trace metals in North Sea sediments. From experimental data to modeling calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prygiel Emilie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">B. Lourino-Cabana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Gillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.015⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.237 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077306v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency evaluation of an algistatic treatment based on barley straw in a hypertrophic pond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Prygiel</w:t>
+                <w:t xml:space="preserve">Daily variations of Zn and Pb concentrations in the Deûle River in relation to the resuspension of heavily polluted sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ouddane</w:t>
+                <w:t xml:space="preserve">Magnier Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prygiel Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering and Landscape Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3846/16486897.2013.801847⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470-471, pp.600-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164940v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and on-line monitoring of reduced sulphur species (RSS) by voltammetry in oxic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanka Pižeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112, pp.55-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and on-line monitoring of reduced sulphur species (RSS) by voltammetry in oxic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanka Pižeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112, pp.55 - 62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptable automatic trace metal monitoring system for on line measuring in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (1), pp.85-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination sources of PCDD/Fs, non-ortho PCBs and PAHs in sediments of high and low impacted transboundary rivers (Belgium-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Sanctorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (2), pp.203-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal behaviour in riverine sediments: role of organic matter and sulphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (1), pp.80-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential risks of metal toxicity in contaminated sediments of Deûle river in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Louriño-Cabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 186 (2-3), pp.2129-2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.12.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution profiles of thallium, manganese and iron assessed by DET and DGT techniques in riverine sediment pore waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 373(2), pp.526-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of anthropogenic lead and zinc in Deûle river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boughriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.114-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of heavy metal discharges from a smelter in Deûle-canal sediments (Northern France): concentration levels and chemical distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variations of fatty acids during the sulphidization process in the Authie bay sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Ouddane</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thoumelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 180, pp.83-95</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7(1), pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326446v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of fatty acids during the sulphidization process in the Authie bay sediments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Environmental impacts of heavy metal discharges from a smelter in Deûle-canal sediments (Northern France): concentration levels and chemical distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jc Fischer</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7(1), pp.17-24</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 180, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326284v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric procedure for trace metal analysis in polluted natural waters using homemade bare gold-disk microelectrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oyvind Mikkelsen</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnier Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkelsen Øyvind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Sep (386(2)), pp.313-323</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 386 (2), pp.313-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0625-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337216v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical properties of silver–copper alloy microelectrodes for use in voltammetric field apparatus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Remobilization of Metals from Slag and Polluted Sediments (Case Study: the River Deûle Canal, North of France)..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Vdovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesven Ludovic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141, pp.359-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096812v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilization of Metals from Slag and Polluted Sediments (Case Study: the River Deûle Canal, North of France)..</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrochemical properties of silver–copper alloy microelectrodes for use in voltammetric field apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silje M. Skogvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkelsen Øyvind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 384, pp.1567 - 1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0334-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351496v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Profiles of Trace Metals in the Porewaters of Riverine Sediment Assessed by DET and DGT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gabelle</w:t>
+                <w:t xml:space="preserve">Voltammetric procedure for trace metal analysis in polluted natural waters using homemade bare gold-disk microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Divis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">A. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyvind Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci. Tot. Environ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 362, pp.266-277</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sep (386(2)), pp.313-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337198v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Profiles of Trace Metals in Porewaters of Marine and Riverine Sediment Assessed by DET and DGT,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">High Resolution Profiles of Trace Metals in the Porewaters of Riverine Sediment Assessed by DET and DGT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Divis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.199</w:t>
+              <w:t xml:space="preserve">Sci. Tot. Environ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 362, pp.266-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332028v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric procedure for trace metal analysis in polluted natural waters using homemade bare gold-disk microelectrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High Resolution Profiles of Trace Metals in Porewaters of Marine and Riverine Sediment Assessed by DET and DGT,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leermakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikkelsen Øyvind</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Journal of Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-006-0625-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01096818v1</w:t>
+                <w:t xml:space="preserve">hal-00332028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopolarography of lead (II) in sediment and in interstitial water measured with a solid microelectrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanka Pižeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlado Cuculic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 551, pp.65 - 72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2005.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution coefficient and redox behaviour of uranium in Authie Bay (Northern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desormieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85(14), pp.1013-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopolarography of lead (II) in sediment and in interstitial water measured with a solid microelectrode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pizeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlado Cuculic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 551, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopolarography of lead (II) in sediment and in interstitial water measured by a solid microelectrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlado Cuculic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pizeta Ivanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 551, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the chemical behavior of sedimentary uranium in Authie Bay (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gold and silver micro-wire electrodes for trace analysis of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cmg van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84(10), pp.775-787</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16(19), pp.1583-1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326272v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and SEM/EDX microanalytical studies of an environment-polluting lead ore</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the chemical behavior of sedimentary uranium in Authie Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desormieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92, pp.17-19</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84(10), pp.775-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326315v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold and silver micro-wire electrodes for trace analysis of metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Raman and SEM/EDX microanalytical studies of an environment-polluting lead ore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16(19), pp.1583-1591</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326273v1</w:t>
+                <w:t xml:space="preserve">hal-00326315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective study on plastic waste in the sediments of several canals in the Hauts-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Symposium on the Interactions between Sediments and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Touquet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the impact of soil water saturation on the significance of erosion events (Hauts-de-France),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASWS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le Touquet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gallazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echos des Labos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude prospective sur les déchets plastiques dans les sédiments de plusieurs canaux des Hauts de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de l’impact du phénomène de saturation du sol en eau sur l’importance des évènements d’érosion des sols (Hauts-de-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The scientific story of high frequency measurements at U-Lille (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Going dynamic – the potential of online water quality monitoring tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecotox Centre (Dubendrof, Switzerland), Nov 2024, Dubendorf, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study cases of high frequency monitoring for explaining biogeochemical processes in water bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited seminar at Ghent University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Gand (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of disinfection by-product precursors from natural organic matter through a novel membrane fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IWA Specialized International Conference on Disinfection and DBPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Oct 2024, Almeria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective study on plastic waste and other contaminants in the sediments of the scheldt canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Sediment Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tanger, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude prospective sur les déchets plastiques dans les sols de territoires urbain et rural des Hauts de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Dymitria : DYnamique de dépôt et de transfert des MicroplasTiques en Rivière dans une région soumise à une forte Anthropisation urbaine et agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Micro et Nano Plastiques (NMP) ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of disinfection by-product precursors from natural organic matter in surface water during chlorination and chloramination through a novel membrane fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Water Association Specialist Conference on Natural Organic Matter (NOM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Dec 2023, Boksburg, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIFE RUBIES – Contrôle en temps réel basé sur la qualité des systèmes d’assainissement pour préserver les milieux récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruejouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organophosphorus pesticide by-products identification by a new combination methodology: QUEChERS extraction and GC-MS/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemseddine Zekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Science, Engineering and Advanced Technology (ICSEAT-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mohammedia, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation of emerging organophosphorus pesticide in water by sonochemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Science, Engineering and Advanced Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mohammedia, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrial dust deposition in Gravelines (Northern France): first investigations on trace metal contamination of urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU23 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban soils exposed to industrial dust deposition: bioavailability of dust-borne metals and ecotoxicity of soil matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la qualité des eaux naturelles de surface : optimisation et limites des suivis temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayida Ali Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure Instrumntation et Robotique pour les Réseaux d'Eau (MIRR'Eau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Enseignement, de Recherche et d’Innovation (CERI) Systèmes Numériques (SN) de l’IMT Nord Europe, Oct 2022, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un algorithme de prélèvement optimisé pour le suivi haute fréquence des masses d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Analyse &amp; Environnement : air, eaux, sols, co-produit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d'une méthodologie de suivi adaptée aux systèmes aquatiques dynamiques par le biais d'un algorithme de prélèvement optimisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès : 25ème Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the photo-degradation on the hygroscopicity of internally mixed sodium chloride/malonic acid single droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prieto Manuel Alveiro Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Suhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en évidence de macroplastiques et microplastiques dans des sédiments fluviatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Annuel de la STCM 2022 - Les Plastiques : STOP ou ENCORE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un bassin versant agricole élémentaire: suivi et compréhension des phénomènes érosifs à petite échelle (Hauts-de-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring and understanding soil erosion processes in an elementary agricultural catchment and its consequences on the hydro-sedimentary fluxes in rivers (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redistribution of microplastics within sediment after remobilization: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Plastic Pollution from Macro to nano (MICRO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lanzarote, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7217310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unexpected phase behavior of complex particles containing ammonium sulfate, glycolic acid and oligomer: Study at the single particle scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiha Azarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction des microplastiques dans les sédiments fluviatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Métrologie de la pollution plastique dans le continuum terre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disinfection by-products in drinking water: Where do they come from and are they safe to drink?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile R. Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Young Water Professionals BeNeLux conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do haloacetamides and haloacetic acids affect human intestinal epithelial cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile R. Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA 3rd international conference on disinfection and DBPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond high frequency monitoring: an optimised automatic sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna (online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective study on macroplastics and microplastics within dredging sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 TH INTERNATIONAL SYMPOSIUM ON SEDIMENT MANAGEMENT (I2SM )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the real concentrations of microplastic and their actual effects on marine biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOUMARES 11 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective study on macroplastics and microplastics in dredging sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">micro2020 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lanzarotte, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de transfert des COHV dans la nappe de la craie des champs captants du sud de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Walaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRUTTEE, Feb 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International SedNet conference "Sediment as a dynamic natural resource : from catchment to open sea"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geochemical behaviour of trace metals in the Eastern Gotland Basin: a speciation study in oxic and anoxic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leermakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diel monitoring of dissolved organic matter in the Deûle River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junias Adusei-Gyamfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elemental and isotopic (Sr and Nd) characterization of deposited dust on the Senegalese margin and implications for Saharan dust source geochemical fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial distribution and temporal evolution of chlorinated solvents in a drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ottenwaelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Groundwater Quality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SedNet Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of DGTs for the quantification of iridium, palladium, platinum, rhodium and ruthenium in freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billon Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjorn Joest Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The leaching of two Northern France slag heaps: diagnosis of the surrounding aquatic environment and impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Callipel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Stourbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement analytique et élaboration de capteurs passifs pour l’étude des platinoïdes dans l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diel cycles of reduced manganese and their seasonal variability in the Marque River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of manganese speciation at the daily and seasonal scale in the Marque River (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billon Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution spatiale de solvants chlorés dans un aquifère caractérisée par capteurs passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ottenwaelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APTEN, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billon Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the comprehension of the impact of climate change on surface water quality in northern France - A case study of River Selle (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCW2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D pH determination in sediment porewaters using a novel DET method based on an anion exchange resin coupled with a pH indicator mixing in a binding gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billon Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la remise en suspension de sédiments contaminés par les métaux en milieu navigué sur les gammares encagés (Gammarus fossarum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal pollution and immune phenotype change in a model species of marine worms, Hediste diversicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Net-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting British Ecological Society and Société Française d’Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal contamination in fine-grained sediments of the Estuary and Gulf of St. Lawrence (EGSL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard St-Louis</w:t>
+                <w:t xml:space="preserve">Atmospheric microplastics in two contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Dackane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique Annuelle de Québec Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Quebec (Canada), Canada. </w:t>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370634v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric microplastics in two contrasted environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Trace metal contamination in fine-grained sediments of the Estuary and Gulf of St. Lawrence (EGSL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard St-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique Annuelle de Québec Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Quebec (Canada), Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516774v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des éléments potentiellement toxiques dans les sédiments de surface à grain fin de l'estuaire et du golfe du Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard St-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel du GEOTOP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement analytique en HPLC-ICP-MS pour la spéciation et la quantification de produits de contraste à base de gadolinium dans les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dalla Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective study on plastic waste in the soil of urban and rural areas of Hauts de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Arrecife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‑throughput production of enzymatic milk protein hydrolysates and screening of their mineral‑chelating properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Yapo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th NIZO Dairy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude prospective sur les déchets plastiques dans les sédiments du canal de l’Escaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disinfection by-products in drinking water - Precursor identification and hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlien Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3i University Network Forum Building an interregional agenda for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of microplastics and sediments: a comparative analysis of extracting methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ContaSed2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth elements detection in dredging sediments: ICP-MS versus pXRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Haouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sednet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter fractionation – Prediction by modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlien Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Copenhagen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards electrochemical measurements in the field of labile Cu, Pb and Zn in sedimentary particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Original, rapid and in situ colorimetric method for Acid Volatile Sulfide determination in sediment using a smartphone camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marija Margus</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Komarcsuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sednet</w:t>
+              <w:t xml:space="preserve">Sednet Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418257v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original, rapid and in situ colorimetric method for Acid Volatile Sulfide determination in sediment using a smartphone camera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards electrochemical measurements in the field of labile Cu, Pb and Zn in sedimentary particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Komarcsuk</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penda Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Margus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sednet Conference 2021</w:t>
+              <w:t xml:space="preserve">Sednet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409249v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption des métaux sur brique transformée en zéolite : application au traitement de l’eau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence de macroplastiques et microplastiques dans des sédiments de curage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boughriet</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Créteil, France. Premières rencontres du GDR Polymères et Océans</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305076v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of rare earth elements diffusion coefficients under environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of passive sampling (DGT) to understand the impact of changes in weather conditions on surface water quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Adsorption des métaux sur brique transformée en zéolite : application au traitement de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Poumaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Allahdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302580v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submillimetric pH measurement in interstitial water using a DET method based on an anion exchange resin coupled with pH indicators in a binding gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">On the use of passive sampling (DGT) to understand the impact of changes in weather conditions on surface water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302577v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive samplers as tools for better understanding the behavior of pollutants in groundwaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Submillimetric pH measurement in interstitial water using a DET method based on an anion exchange resin coupled with pH indicators in a binding gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Groundwater Quality Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304356v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de macroplastiques et microplastiques dans des sédiments de curage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Passive samplers as tools for better understanding the behavior of pollutants in groundwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moreau</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ottenwaelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Créteil, France. Premières rencontres du GDR Polymères et Océans</w:t>
+              <w:t xml:space="preserve">10th International Groundwater Quality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012862v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la matière organique dissoute à l'échelle de la journée dans la Deûle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Criquet</w:t>
+                <w:t xml:space="preserve">Using high-frequency monitoring to assess the water quality of the River Selle (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904682v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889298v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geochemical behaviour of trace metals in the surface water of the Belgian Coastal Zone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of surface water quality in northern France to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">CCW2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889291v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopes du plomb et caractérisation de la contamination de sédiments de rivière au voisinage de fonderies historiques: cas du canal de la Deûle (Région Haut de France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Dörr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouddane Baghdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e édition de la Réunion des Sciences de la Terre - RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high-frequency monitoring to assess the water quality of the River Selle (northern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889221v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of surface water quality in northern France to climate change</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the geochemical behaviour of trace metals in the surface water of the Belgian Coastal Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCW2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889286v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
+                <w:t xml:space="preserve">Suivi de la matière organique dissoute à l'échelle de la journée dans la Deûle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junias Adusei-Gyamfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2, 2018</w:t>
+              <w:t xml:space="preserve">RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607502v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial resolution of groundwater volatile organic compound pollution using passive samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ottenwaelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bugner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resuspension of metal contaminated sediments and caged gammarid responses in navigated channelized rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of a storm overflow, by using different frequency monitoring (northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pohu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386888v1</w:t>
-              </w:r>
-[...5981 lines deleted...]
-                <w:t xml:space="preserve">hal-01297747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of disinfection by-product precursors by natural organic matter fractionation: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlien Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId512"/>
+      <w:footerReference w:type="default" r:id="rId513"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20132,51 +20144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-09072-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Hachmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mirgaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2026.111180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Casetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-467-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Dejaeger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Vanoppen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zekkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berrama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kadmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06407-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05350726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-467-2025-supplement" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05251327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalla Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00203f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04928472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-03976-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08741-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03817-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Uysal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Raveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Magar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-023-01570-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Sader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Grosso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Suhr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dewitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00173-24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Constant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.1914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097387v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivera-Millot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Slupek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01580-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126571" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Walaszek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet-Swialkowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143742" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Zekkaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berrama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130544" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03320820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Reichst&#228;dter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143827" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c08386" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105922" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cyriaque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin G&#233;ron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Werner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poumaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Halkett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.246" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noble" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSPMB53R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Gillan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille van Camp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Provoost" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13645" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roosa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattiez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6198-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8MV0LP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5em00659g" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206825v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Gillan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunath" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12627" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1C16TXJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164890v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.07.053" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24246042-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164940v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Descamps" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16486897.2013.801847" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922202v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Sanctorum" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922200v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.11.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922441v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Louri&#241;o-Cabana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.12.124" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337186v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leermakers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughriet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Proix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Fischer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326446v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thoumelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337216v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyvind Mikkelsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096812v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silje M. Skogvold" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkelsen &#216;yvind" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesven Ludovic" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0334-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351496v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Vdovic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Potdevin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337198v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332028v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Fischer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096818v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0625-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096807v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Cuculic" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.07.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326283v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desormieres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abdelnour" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350696v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizeta Ivanka" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fischer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326272v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326315v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cmg van den Berg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516774v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dackane" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hammond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883527v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315233v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Yapo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040442v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713195v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419012v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418258v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672953v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409249v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Komarcsuk" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305076v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Allahdin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302575v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302580v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302577v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304356v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda George" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ottenwaelder" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bugner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012862v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin David" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904704v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang D&#246;rr" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouddane Baghdad" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889221v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889286v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889231v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604706v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386888v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pohu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516716v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742023v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902776v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288631v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cornelissen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902765v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902741v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334290v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408780v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470069v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1045" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288462v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334244v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931123v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiha Azarkan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039556v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217310" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972623v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040211v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931067v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Manuel Alveiro Grosso" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Suhr" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523079v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039570v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile R. Cornelissen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713173v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418983v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012887v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012914v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997597v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950600v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Superville" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302588v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304374v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302584v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237258v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889294v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919293v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda George" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889283v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919852v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889288v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callipel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Stourbe" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604698v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919647v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Hachmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mirgaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2026.111180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-09072-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08741-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04928472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-03976-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Dejaeger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Vanoppen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Casetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-467-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zekkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berrama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kadmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06407-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05350726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-467-2025-supplement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05251327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalla Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00203f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Uysal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Raveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Magar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-023-01570-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03817-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Sader" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Grosso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Suhr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140795" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dewitte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00173-24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Constant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.1914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03320820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120465" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Zekkaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berrama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130544" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126571" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Walaszek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet-Swialkowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143742" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103946v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121707" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097387v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivera-Millot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Slupek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Roy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01580-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Reichst&#228;dter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143827" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c08386" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cyriaque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin G&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Werner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa076" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105922" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poumaye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.10.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCGLN6DP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Halkett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.246" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noble" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.08.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSPMB53R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Gillan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille van Camp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Provoost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13645" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5em00659g" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348724v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattiez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6198-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8MV0LP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206825v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Gillan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunath" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12627" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1C16TXJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Descamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16486897.2013.801847" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.07.053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24246042-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Sanctorum" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.11.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Louri&#241;o-Cabana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.12.124" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337186v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leermakers" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326310v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughriet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Proix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Fischer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thoumelin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326446v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesven Ludovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkelsen &#216;yvind" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0625-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351496v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Vdovic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Potdevin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096812v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silje M. Skogvold" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0334-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyvind Mikkelsen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332028v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Fischer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096807v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Cuculic" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.07.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desormieres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abdelnour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350696v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023187v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizeta Ivanka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fischer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326273v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cmg van den Berg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326272v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902776v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742023v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288631v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cornelissen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902765v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902789v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334244v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334290v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470069v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1045" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931067v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Manuel Alveiro Grosso" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Suhr" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972623v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523079v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039556v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217310" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931123v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiha Azarkan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039570v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713173v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile R. Cornelissen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713049v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418983v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012887v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012914v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997597v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237258v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Superville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302588v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304374v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda George" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ottenwaelder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bugner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950600v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302584v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin David" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callipel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Stourbe" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889294v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919293v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda George" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889283v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919852v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604698v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516774v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dackane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hammond" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630142v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883527v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315233v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Yapo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040442v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713195v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419012v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418258v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672953v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409249v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Komarcsuk" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012862v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302575v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305076v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Allahdin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302580v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302577v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304356v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889221v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889286v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904704v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang D&#246;rr" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouddane Baghdad" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889231v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604706v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386888v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pohu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919647v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>