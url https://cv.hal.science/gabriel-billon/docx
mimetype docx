--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -368,1683 +368,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Streamlined Protocol for Comprehensive Anthropogenic Particles and Microplastic Characterization in Canal Sediments: From Concentrations to Environmental Drivers</w:t>
+                <w:t xml:space="preserve">Periodic membrane fractionation of freshwater organic matter reveals various reactivity patterns during chlorine/chloramine disinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mel Constant</w:t>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Weiss</w:t>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Franke</w:t>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 237 (1), pp.37. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 355, pp.129635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-025-08741-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383783v1</w:t>
+                <w:t xml:space="preserve">hal-04700997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of early pedogenesis on sediments deposited on land with a focus on sulfur dynamics</w:t>
+                <w:t xml:space="preserve">A quantitative assessment of the behavior of metallic elements in urban soils exposed to industrial dusts near Dunkerque (northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tiberg</w:t>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Coussy</w:t>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Haouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lefebvre</w:t>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-025-03976-1⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.467-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-11-467-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928472v1</w:t>
+                <w:t xml:space="preserve">hal-05144375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic membrane fractionation of freshwater organic matter reveals various reactivity patterns during chlorine/chloramine disinfection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel approach based on removal of Metalaxyl by Advanced Oxidation process and hybrid-process: identification and mechanism pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+                <w:t xml:space="preserve">T. Berrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yassine Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.129635⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, International Journal of Environmental Science and Technology, -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-025-06407-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700997v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative assessment of the behavior of metallic elements in urban soils exposed to industrial dusts near Dunkerque (northern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a HPIC-ICP-MS method for the quantification and speciation of gadolinium-based contrast media in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dalla Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Casetta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Anne Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-11-467-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, J. Anal. At. Spectrom., 8 (40), pp.2150-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ja00203f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144375v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach based on removal of Metalaxyl by Advanced Oxidation process and hybrid-process: identification and mechanism pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Berrama</w:t>
+                <w:t xml:space="preserve">Supplement of: A quantitative assessment of the behavior of metallic elements in urban soils exposed to industrial dusts near Dunkerque (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-025-06407-3⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, supplement of 11 (2), pp.467-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-11-467-2025-supplement⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996916v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement of: A quantitative assessment of the behavior of metallic elements in urban soils exposed to industrial dusts near Dunkerque (northern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">A Streamlined Protocol for Comprehensive Anthropogenic Particles and Microplastic Characterization in Canal Sediments: From Concentrations to Environmental Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-11-467-2025-supplement⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 237 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-025-08741-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350726v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a HPIC-ICP-MS method for the quantification and speciation of gadolinium-based contrast media in surface waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of early pedogenesis on sediments deposited on land with a focus on sulfur dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dalla Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Samuel Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lenski</w:t>
+                <w:t xml:space="preserve">L. Haouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Garat</w:t>
+                <w:t xml:space="preserve">M. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, J. Anal. At. Spectrom., 8 (40), pp.2150-2161. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ja00203f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-025-03976-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251327v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A widespread family of ribosomal peptide metallophores involved in bacterial adaptation to metal stress</w:t>
+                <w:t xml:space="preserve">Insights on the validation of alternative tools for water quality monitoring: the case of on-site test kits, portable devices and continuous measuring devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Leprevost</w:t>
+                <w:t xml:space="preserve">Nathalie Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jünger</w:t>
+                <w:t xml:space="preserve">Emrah Uysal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Sandrine Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
+                <w:t xml:space="preserve">Jérémie Magar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2408304121⟩</w:t>
+              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Accredit. Qual. Assur., -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00769-023-01570-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811059v1</w:t>
+                <w:t xml:space="preserve">hal-04516552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the validation of alternative tools for water quality monitoring: the case of on-site test kits, portable devices and continuous measuring devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of potentially toxic elements in sedimentable industrial dust to trace their input in soils (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guigues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00769-023-01570-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.2377-2397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-024-03817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516552v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of potentially toxic elements in sedimentable industrial dust to trace their input in soils (Northern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
+                <w:t xml:space="preserve">Direct photodegradation of internally mixed sodium chloride and malonic acid single aerosols: Impact of the photoproducts on the hygroscopic properties of the particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Prieto-Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Suhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Marie Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (6), pp.2377-2397. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.140795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-024-03817-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591456v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct photodegradation of internally mixed sodium chloride and malonic acid single aerosols: Impact of the photoproducts on the hygroscopic properties of the particles</w:t>
+                <w:t xml:space="preserve">The CpxAR signaling system confers a fitness advantage for flea gut colonization by the plague bacillus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Sader</w:t>
+                <w:t xml:space="preserve">Brandon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Prieto-Grosso</w:t>
+                <w:t xml:space="preserve">Amélie Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Suhr</w:t>
+                <w:t xml:space="preserve">Cecile Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Choël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Visez</w:t>
+                <w:t xml:space="preserve">François Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e00173-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00173-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317622v1</w:t>
+                <w:t xml:space="preserve">hal-04673165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CpxAR signaling system confers a fitness advantage for flea gut colonization by the plague bacillus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A widespread family of ribosomal peptide metallophores involved in bacterial adaptation to metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Leprevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Robin</w:t>
+                <w:t xml:space="preserve">Sophie Jünger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dewitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Lecoeur</w:t>
+                <w:t xml:space="preserve">Céline Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pierre</w:t>
+                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e00173-24. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (49), pp.e2408304121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.00173-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2408304121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673165v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped microplastics within vertical redeposited sediment: Experimental study simulating lake and channeled river systems during resuspension events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,64 +2117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chimistes lillois au service de la caractérisation de la contamination des écosystèmes et de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2362,2207 +2362,2207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimising punctual water sampling with an on-the-fly algorithm based on multiparameter high-frequency measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.118750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800274v1</w:t>
+                <w:t xml:space="preserve">hal-03715742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising punctual water sampling with an on-the-fly algorithm based on multiparameter high-frequency measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+                <w:t xml:space="preserve">Effect of hydraulic binders’ addition on trace metals stabilization in the S/S process of dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221, pp.118750. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.116362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715742v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
+                <w:t xml:space="preserve">Selenium mobility in a major Chalk aquifer (Lille metropolis, northern France): Contaminants cycles driven by geology, redox processes and pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+                <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Grinberg</w:t>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Causse</w:t>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 583, pp.120465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338738v1</w:t>
+                <w:t xml:space="preserve">hal-03320820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium mobility in a major Chalk aquifer (Lille metropolis, northern France): Contaminants cycles driven by geology, redox processes and pumping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélie Portal</w:t>
+                <w:t xml:space="preserve">Optimal degradation of organophosphorus pesticide at low levels in water using fenton and photo-fenton processes and identification of by-products by GC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemseddine Zekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120465⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.130544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320820v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal degradation of organophosphorus pesticide at low levels in water using fenton and photo-fenton processes and identification of by-products by GC-MS/MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Extraction of microplastics from sediment matrices: Experimental comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Kadmi</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 420, pp.126571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338728v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of microplastics from sediment matrices: Experimental comparative analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mel Constant</w:t>
+                <w:t xml:space="preserve">Dynamics of chlorinated aliphatic hydrocarbons in the Chalk aquifer of northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Walaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Blessing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet-Swialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126571⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 757, pp.143742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338741v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of chlorinated aliphatic hydrocarbons in the Chalk aquifer of northern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Cary</w:t>
+                <w:t xml:space="preserve">Development and validation of DGT passive samplers for the quantification of Ir, Pd, Pt, Rh and Ru: A challenging application in waters impacted by urban activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143742⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 223 (Part 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116007v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of DGT passive samplers for the quantification of Ir, Pd, Pt, Rh and Ru: A challenging application in waters impacted by urban activities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Streamlined copper defenses make Bordetella pertussis reliant on custom-made operon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Rivera-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Slupek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 223 (Part 1), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01580-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103946v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlined copper defenses make Bordetella pertussis reliant on custom-made operon</w:t>
+                <w:t xml:space="preserve">Investigation on trace metal speciation and distribution in the Scheldt estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Rivera-Millot</w:t>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Slupek</w:t>
+                <w:t xml:space="preserve">Chunyang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
+                <w:t xml:space="preserve">Yue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Roy</w:t>
+                <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+                <w:t xml:space="preserve">Marek Reichstädter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.46. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 757, pp.143827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01580-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097387v2</w:t>
+                <w:t xml:space="preserve">hal-03116012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on trace metal speciation and distribution in the Scheldt estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent can micro-and macroplastics be trapped in sedimentary particles? A case study investigating dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gaulier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marek Reichstädter</w:t>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143827⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (9), pp.5898-5905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c08386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116012v1</w:t>
+                <w:t xml:space="preserve">hal-03219290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent can micro-and macroplastics be trapped in sedimentary particles? A case study investigating dredged sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Alary</w:t>
+                <w:t xml:space="preserve">Investigation of Capitella spp. symbionts in the context of varying anthropic pressures: First occurrence of a transient advantageous epibiosis with the giant bacteria Thiomargarita sp. to survive seasonal increases of sulfides in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle de Waele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Breton</w:t>
+                <w:t xml:space="preserve">Maria Claudia Rayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (9), pp.5898-5905. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 798, pp.149149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.0c08386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219290v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Capitella spp. symbionts in the context of varying anthropic pressures: First occurrence of a transient advantageous epibiosis with the giant bacteria Thiomargarita sp. to survive seasonal increases of sulfides in sediments</w:t>
+                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+                <w:t xml:space="preserve">Patricia Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jollivet</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massol</w:t>
+                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Claudia Rayol</w:t>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 798, pp.149149. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312901v1</w:t>
+                <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-induced bacterial interactions promote diversity in river-sediment microbiomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Géron</w:t>
+                <w:t xml:space="preserve">Direct determination of rare earth elements in natural water and digested sediment samples by inductively coupled plasma quadrupole mass spectrometry using collision cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa076⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171 (September), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986341v1</w:t>
+                <w:t xml:space="preserve">hal-02986338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of rare earth elements in natural water and digested sediment samples by inductively coupled plasma quadrupole mass spectrometry using collision cell</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidisciplinary study to monitor consequences of pollution on intertidal benthic ecosystems (Hauts de France, English Channel, France): Comparison with natural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105922⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.105034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986338v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study to monitor consequences of pollution on intertidal benthic ecosystems (Hauts de France, English Channel, France): Comparison with natural areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent can the biogeochemical cycling of mercury modulate the measurement of dissolved mercury in surface freshwaters by passive sampling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quijada</w:t>
+                <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frontalini</w:t>
+                <w:t xml:space="preserve">B. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.105034. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.126006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986344v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent can the biogeochemical cycling of mercury modulate the measurement of dissolved mercury in surface freshwaters by passive sampling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaching of two northern France slag heaps: Influence on the surrounding aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bretier</w:t>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cecile Miege</w:t>
+                <w:t xml:space="preserve">Cécilia Falantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.113601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454912v1</w:t>
+                <w:t xml:space="preserve">hal-02455034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching of two northern France slag heaps: Influence on the surrounding aquatic environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gaulier</w:t>
+                <w:t xml:space="preserve">Metal-induced bacterial interactions promote diversity in river-sediment microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Cyriaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+                <w:t xml:space="preserve">Joseph Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Falantin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+                <w:t xml:space="preserve">Johannes Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 257, pp.113601. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455034v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAS NMR investigations on a metakaolinite-rich brick after zeolitization by alkaline treatments</w:t>
               </w:r>
@@ -4694,77 +4694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal speciation in North Sea coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Bratkic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,64 +4854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4975,64 +4975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the impact of the changes in weather conditions on surface water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratima Bhurtun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,1098 +5090,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune failure reveals vulnerability of populations exposed to pollution in the bioindicator species Hediste diversicolor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Pennel</w:t>
+                <w:t xml:space="preserve">Redox behaviour of arsenic in the surface sediments of the Marque River (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.111 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597852v1</w:t>
+                <w:t xml:space="preserve">hal-01717170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behaviour of arsenic in the surface sediments of the Marque River (Northern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">Infilling of the Canche Estuary (eastern English Channel, France): Insight from benthic foraminifera and historical pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 188, pp.111 - 122. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717170v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infilling of the Canche Estuary (eastern English Channel, France): Insight from benthic foraminifera and historical pictures</w:t>
+                <w:t xml:space="preserve">Diel cycles of reduced manganese and their seasonal variability in the Marque River (northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Francescangeli</w:t>
+                <w:t xml:space="preserve">Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Portela</w:t>
+                <w:t xml:space="preserve">Anastasia Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Armynot Du Chatelet</w:t>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 624, pp.918 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796792v1</w:t>
+                <w:t xml:space="preserve">hal-01699117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel cycles of reduced manganese and their seasonal variability in the Marque River (northern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the treatment efficiency of an urban stormwater pond and its impact on the natural downstream watercourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Superville</w:t>
+                <w:t xml:space="preserve">A. Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Ivanovsky</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.120 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699117v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the treatment efficiency of an urban stormwater pond and its impact on the natural downstream watercourse</w:t>
+                <w:t xml:space="preserve">Immune failure reveals vulnerability of populations exposed to pollution in the bioindicator species Hediste diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ivanovsky</w:t>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Noble</w:t>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1527-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903020v1</w:t>
+                <w:t xml:space="preserve">hal-01597852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomicrobiology to investigate copper resistance in bacteria: isolation and description of &amp;lt;i&amp;gt;Cupriavidus necator&amp;lt;/i&amp;gt; B9 in the soil of a medieval foundry</w:t>
+                <w:t xml:space="preserve">Chimie et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C. Gillan</w:t>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille van Camp</w:t>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mergeay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579878v1</w:t>
+                <w:t xml:space="preserve">hal-01586682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie et environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586682v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of POCIS passive samplers vs. composite water sampling: A case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Paleomicrobiology to investigate copper resistance in bacteria: isolation and description of &amp;lt;i&amp;gt;Cupriavidus necator&amp;lt;/i&amp;gt; B9 in the soil of a medieval foundry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Gillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Howsam</w:t>
+                <w:t xml:space="preserve">Max Mergeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Ann Provoost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Goossens</w:t>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 609, pp.982 - 991. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.770 - 787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579872v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium behavior in aquatic environments: A review</w:t>
               </w:r>
@@ -6301,51 +6301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water quality assessment of a small peri-urban river using low and high frequency monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6461,51 +6461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wattiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,441 +7126,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency evaluation of an algistatic treatment based on barley straw in a hypertrophic pond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monthly variation of trace metals in North Sea sediments. From experimental data to modeling calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Charriau</w:t>
+                <w:t xml:space="preserve">B. Lourino-Cabana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Descamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Ouddane</w:t>
+                <w:t xml:space="preserve">K. Sabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Gillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering and Landscape Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.237 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.07.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3846/16486897.2013.801847⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164940v1</w:t>
+                <w:t xml:space="preserve">hal-01164890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthly variation of trace metals in North Sea sediments. From experimental data to modeling calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily variations of Zn and Pb concentrations in the Deûle River in relation to the resuspension of heavily polluted sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lourino-Cabana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Lesven</w:t>
+                <w:t xml:space="preserve">Magnier Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sabbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.C. Gillan</w:t>
+                <w:t xml:space="preserve">Prygiel Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.237 - 246. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470-471, pp.600-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.07.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164890v1</w:t>
+                <w:t xml:space="preserve">hal-01077306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily variations of Zn and Pb concentrations in the Deûle River in relation to the resuspension of heavily polluted sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+                <w:t xml:space="preserve">Efficiency evaluation of an algistatic treatment based on barley straw in a hypertrophic pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnier Aurélie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yue Gao</w:t>
+                <w:t xml:space="preserve">R. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prygiel Emilie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 470-471, pp.600-607. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering and Landscape Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3846/16486897.2013.801847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077306v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and on-line monitoring of reduced sulphur species (RSS) by voltammetry in oxic waters</w:t>
               </w:r>
@@ -7843,51 +7843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7977,64 +7977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (2), pp.203-209. </w:t>
@@ -8072,77 +8072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal behaviour in riverine sediments: role of organic matter and sulphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,64 +8219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential risks of metal toxicity in contaminated sediments of Deûle river in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Louriño-Cabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8392,51 +8392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 373(2), pp.526-533</w:t>
@@ -8750,51 +8750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Recourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 180, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8813,791 +8813,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric procedure for trace metal analysis in polluted natural waters using homemade bare gold-disk microelectrodes</w:t>
+                <w:t xml:space="preserve">Remobilization of Metals from Slag and Polluted Sediments (Case Study: the River Deûle Canal, North of France)..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">Neda Vdovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesven Ludovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magnier Aurélie</w:t>
+                <w:t xml:space="preserve">C. Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikkelsen Øyvind</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141, pp.359-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096818v1</w:t>
+                <w:t xml:space="preserve">hal-00351496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilization of Metals from Slag and Polluted Sediments (Case Study: the River Deûle Canal, North of France)..</w:t>
+                <w:t xml:space="preserve">Electrochemical properties of silver–copper alloy microelectrodes for use in voltammetric field apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neda Vdovic</w:t>
+                <w:t xml:space="preserve">Silje M. Skogvold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkelsen Øyvind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wartel</w:t>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Potdevin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 384, pp.1567 - 1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0334-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351496v1</w:t>
+                <w:t xml:space="preserve">hal-01096812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical properties of silver–copper alloy microelectrodes for use in voltammetric field apparatus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikkelsen Øyvind</w:t>
+                <w:t xml:space="preserve">Voltammetric procedure for trace metal analysis in polluted natural waters using homemade bare gold-disk microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyvind Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 384, pp.1567 - 1577. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, Sep (386(2)), pp.313-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096812v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric procedure for trace metal analysis in polluted natural waters using homemade bare gold-disk microelectrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Lesven</w:t>
+                <w:t xml:space="preserve">High Resolution Profiles of Trace Metals in the Porewaters of Riverine Sediment Assessed by DET and DGT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leermakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Divis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oyvind Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sep (386(2)), pp.313-323</w:t>
+              <w:t xml:space="preserve">Sci. Tot. Environ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 362, pp.266-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337216v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Profiles of Trace Metals in the Porewaters of Riverine Sediment Assessed by DET and DGT</w:t>
+                <w:t xml:space="preserve">High Resolution Profiles of Trace Metals in Porewaters of Marine and Riverine Sediment Assessed by DET and DGT,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gabelle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Divis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">J.C Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci. Tot. Environ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 362, pp.266-277</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337198v1</w:t>
+                <w:t xml:space="preserve">hal-00332028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Profiles of Trace Metals in Porewaters of Marine and Riverine Sediment Assessed by DET and DGT,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Leermakers</w:t>
+                <w:t xml:space="preserve">Voltammetric procedure for trace metal analysis in polluted natural waters using homemade bare gold-disk microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C Fischer</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnier Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkelsen Øyvind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 386 (2), pp.313-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0625-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332028v1</w:t>
+                <w:t xml:space="preserve">hal-01096818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopolarography of lead (II) in sediment and in interstitial water measured with a solid microelectrode</w:t>
               </w:r>
@@ -9635,51 +9635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlado Cuculic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 551, pp.65 - 72. </w:t>
@@ -9711,307 +9711,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution coefficient and redox behaviour of uranium in Authie Bay (Northern France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudopolarography of lead (II) in sediment and in interstitial water measured with a solid microelectrode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pizeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Abdelnour</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlado Cuculic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 85(14), pp.1013-1024</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 551, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326283v1</w:t>
+                <w:t xml:space="preserve">hal-00350696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudopolarography of lead (II) in sediment and in interstitial water measured with a solid microelectrode.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution coefficient and redox behaviour of uranium in Authie Bay (Northern France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desormieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pizeta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Garnier</w:t>
+                <w:t xml:space="preserve">Y. Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 551, pp.65-72</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85(14), pp.1013-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350696v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudopolarography of lead (II) in sediment and in interstitial water measured by a solid microelectrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlado Cuculic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10086,1020 +10086,4395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold and silver micro-wire electrodes for trace analysis of metals</w:t>
+                <w:t xml:space="preserve">On the chemical behavior of sedimentary uranium in Authie Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desormieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abdelnour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16(19), pp.1583-1591</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84(10), pp.775-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326273v1</w:t>
+                <w:t xml:space="preserve">hal-00326272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the chemical behavior of sedimentary uranium in Authie Bay (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman and SEM/EDX microanalytical studies of an environment-polluting lead ore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84(10), pp.775-787</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326272v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman and SEM/EDX microanalytical studies of an environment-polluting lead ore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Recourt</w:t>
+                <w:t xml:space="preserve">Gold and silver micro-wire electrodes for trace analysis of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cmg van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92, pp.17-19</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16(19), pp.1583-1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326315v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric microplastics in two contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Dackane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trace metal contamination in fine-grained sediments of the Estuary and Gulf of St. Lawrence (EGSL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard St-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion Scientifique Annuelle de Québec Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Quebec (Canada), Canada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodisponibilité des éléments potentiellement toxiques dans les sédiments de surface à grain fin de l'estuaire et du golfe du Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard St-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel du GEOTOP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement analytique en HPLC-ICP-MS pour la spéciation et la quantification de produits de contraste à base de gadolinium dans les eaux de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dalla Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pau (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective study on plastic waste in the soil of urban and rural areas of Hauts de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High‑throughput production of enzymatic milk protein hydrolysates and screening of their mineral‑chelating properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Yapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th NIZO Dairy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Papendal, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude prospective sur les déchets plastiques dans les sédiments du canal de l’Escaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disinfection by-products in drinking water - Precursor identification and hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3i University Network Forum Building an interregional agenda for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separation of microplastics and sediments: a comparative analysis of extracting methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ContaSed2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rare earth elements detection in dredging sediments: ICP-MS versus pXRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Haouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sednet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards electrochemical measurements in the field of labile Cu, Pb and Zn in sedimentary particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penda Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Margus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sednet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic matter fractionation – Prediction by modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Copenhagen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Original, rapid and in situ colorimetric method for Acid Volatile Sulfide determination in sediment using a smartphone camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Komarcsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sednet Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of rare earth elements diffusion coefficients under environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adsorption des métaux sur brique transformée en zéolite : application au traitement de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Poumaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Allahdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of passive sampling (DGT) to understand the impact of changes in weather conditions on surface water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive samplers as tools for better understanding the behavior of pollutants in groundwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ottenwaelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Groundwater Quality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Submillimetric pH measurement in interstitial water using a DET method based on an anion exchange resin coupled with pH indicators in a binding gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en évidence de macroplastiques et microplastiques dans des sédiments de curage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Créteil, France. Premières rencontres du GDR Polymères et Océans</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using high-frequency monitoring to assess the water quality of the River Selle (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ruckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability of surface water quality in northern France to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCW2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotopes du plomb et caractérisation de la contamination de sédiments de rivière au voisinage de fonderies historiques: cas du canal de la Deûle (Région Haut de France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Dörr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouddane Baghdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e édition de la Réunion des Sciences de la Terre - RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the geochemical behaviour of trace metals in the surface water of the Belgian Coastal Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la matière organique dissoute à l'échelle de la journée dans la Deûle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junias Adusei-Gyamfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial resolution of groundwater volatile organic compound pollution using passive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ottenwaelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resuspension of metal contaminated sediments and caged gammarid responses in navigated channelized rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.1, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality assessment of a storm overflow, by using different frequency monitoring (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pohu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study on plastic waste in the sediments of several canals in the Hauts-de-France region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mel Constant</w:t>
+                <w:t xml:space="preserve">Estimation of the impact of soil water saturation on the significance of erosion events (Hauts-de-France),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on the Interactions between Sediments and Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">IASWS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516716v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the impact of soil water saturation on the significance of erosion events (Hauts-de-France),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+                <w:t xml:space="preserve">Prospective study on plastic waste in the sediments of several canals in the Hauts-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASWS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on the Interactions between Sediments and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290332v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Echos des Labos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742040v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure haute fréquence en rivière : explication biogéochimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude prospective sur les déchets plastiques dans les sédiments de plusieurs canaux des Hauts de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echos des Labos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGN, Dec 2024, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824390v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude prospective sur les déchets plastiques dans les sédiments de plusieurs canaux des Hauts de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de l’impact du phénomène de saturation du sol en eau sur l’importance des évènements d’érosion des sols (Hauts-de-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mel Constant</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902776v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’impact du phénomène de saturation du sol en eau sur l’importance des évènements d’érosion des sols (Hauts-de-France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study cases of high frequency monitoring for explaining biogeochemical processes in water bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Invited seminar at Ghent University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742023v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific story of high frequency measurements at U-Lille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11115,389 +14490,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going dynamic – the potential of online water quality monitoring tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecotox Centre (Dubendrof, Switzerland), Nov 2024, Dubendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study cases of high frequency monitoring for explaining biogeochemical processes in water bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Dymitria : DYnamique de dépôt et de transfert des MicroplasTiques en Rivière dans une région soumise à une forte Anthropisation urbaine et agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar at Ghent University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Gand (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">Journées Micro et Nano Plastiques (NMP) ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848240v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of disinfection by-product precursors from natural organic matter through a novel membrane fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlien Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IWA Specialized International Conference on Disinfection and DBPs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Oct 2024, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective study on plastic waste and other contaminants in the sediments of the scheldt canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Sediment Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude prospective sur les déchets plastiques dans les sols de territoires urbain et rural des Hauts de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11512,2227 +14913,2244 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Dymitria : DYnamique de dépôt et de transfert des MicroplasTiques en Rivière dans une région soumise à une forte Anthropisation urbaine et agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mel Constant</w:t>
+                <w:t xml:space="preserve">Utilisation de méthodes statistiques de quantification des contributions sédimentaires et de leurs contaminants associés dans un bief du canal de l’Escaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gallazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Micro et Nano Plastiques (NMP) ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902789v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of disinfection by-product precursors from natural organic matter in surface water during chlorination and chloramination through a novel membrane fractionation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+                <w:t xml:space="preserve">Degradation of emerging organophosphorus pesticide in water by sonochemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Water Association Specialist Conference on Natural Organic Matter (NOM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Dec 2023, Boksburg, South Africa</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Science, Engineering and Advanced Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288462v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE RUBIES – Contrôle en temps réel basé sur la qualité des systèmes d’assainissement pour préserver les milieux récepteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Said</w:t>
+                <w:t xml:space="preserve">Industrial dust deposition in Gravelines (Northern France): first investigations on trace metal contamination of urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176802v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organophosphorus pesticide by-products identification by a new combination methodology: QUEChERS extraction and GC-MS/MS analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Berrama</w:t>
+                <w:t xml:space="preserve">Urban soils exposed to industrial dust deposition: bioavailability of dust-borne metals and ecotoxicity of soil matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Science, Engineering and Advanced Technology (ICSEAT-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Mohammedia, Morocco</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334244v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of emerging organophosphorus pesticide in water by sonochemical process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Characterization of disinfection by-product precursors from natural organic matter in surface water during chlorination and chloramination through a novel membrane fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Science, Engineering and Advanced Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Mohammedia, Morocco</w:t>
+              <w:t xml:space="preserve">8th International Water Association Specialist Conference on Natural Organic Matter (NOM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Dec 2023, Boksburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334290v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial dust deposition in Gravelines (Northern France): first investigations on trace metal contamination of urban soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">LIFE RUBIES – Contrôle en temps réel basé sur la qualité des systèmes d’assainissement pour préserver les milieux récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruejouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23 General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470069v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban soils exposed to industrial dust deposition: bioavailability of dust-borne metals and ecotoxicity of soil matrices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
+                <w:t xml:space="preserve">Organophosphorus pesticide by-products identification by a new combination methodology: QUEChERS extraction and GC-MS/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemseddine Zekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Science, Engineering and Advanced Technology (ICSEAT-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mohammedia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408780v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité des eaux naturelles de surface : optimisation et limites des suivis temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un algorithme de prélèvement optimisé pour le suivi haute fréquence des masses d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fayida Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure Instrumntation et Robotique pour les Réseaux d'Eau (MIRR'Eau)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Enseignement, de Recherche et d’Innovation (CERI) Systèmes Numériques (SN) de l’IMT Nord Europe, Oct 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque Analyse &amp; Environnement : air, eaux, sols, co-produit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920888v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un algorithme de prélèvement optimisé pour le suivi haute fréquence des masses d'eau</w:t>
+                <w:t xml:space="preserve">Mise en place d'une méthodologie de suivi adaptée aux systèmes aquatiques dynamiques par le biais d'un algorithme de prélèvement optimisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Analyse &amp; Environnement : air, eaux, sols, co-produit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Congrès : 25ème Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925642v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une méthodologie de suivi adaptée aux systèmes aquatiques dynamiques par le biais d'un algorithme de prélèvement optimisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+                <w:t xml:space="preserve">Impact of the photo-degradation on the hygroscopicity of internally mixed sodium chloride/malonic acid single droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prieto Manuel Alveiro Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Suhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès : 25ème Journées Information Eaux (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925660v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the photo-degradation on the hygroscopicity of internally mixed sodium chloride/malonic acid single droplets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moreau</w:t>
+                <w:t xml:space="preserve">Mise en évidence de macroplastiques et microplastiques dans des sédiments fluviatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la STCM 2022 - Les Plastiques : STOP ou ENCORE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931067v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de macroplastiques et microplastiques dans des sédiments fluviatiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mel Constant</w:t>
+                <w:t xml:space="preserve">Etude d’un bassin versant agricole élémentaire: suivi et compréhension des phénomènes érosifs à petite échelle (Hauts-de-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la STCM 2022 - Les Plastiques : STOP ou ENCORE ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">ASF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040211v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un bassin versant agricole élémentaire: suivi et compréhension des phénomènes érosifs à petite échelle (Hauts-de-France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Monitoring and understanding soil erosion processes in an elementary agricultural catchment and its consequences on the hydro-sedimentary fluxes in rivers (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972623v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and understanding soil erosion processes in an elementary agricultural catchment and its consequences on the hydro-sedimentary fluxes in rivers (northern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Delaporte</w:t>
+                <w:t xml:space="preserve">Redistribution of microplastics within sediment after remobilization: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Franke</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Plastic Pollution from Macro to nano (MICRO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lanzarote, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7217310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523079v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of microplastics within sediment after remobilization: Experimental study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Weiss</w:t>
+                <w:t xml:space="preserve">Unexpected phase behavior of complex particles containing ammonium sulfate, glycolic acid and oligomer: Study at the single particle scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiha Azarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plastic Pollution from Macro to nano (MICRO 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039556v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected phase behavior of complex particles containing ammonium sulfate, glycolic acid and oligomer: Study at the single particle scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moreau</w:t>
+                <w:t xml:space="preserve">Extraction des microplastiques dans les sédiments fluviatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Symposium Métrologie de la pollution plastique dans le continuum terre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931123v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des microplastiques dans les sédiments fluviatiles</w:t>
+                <w:t xml:space="preserve">How do haloacetamides and haloacetic acids affect human intestinal epithelial cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mel Constant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Alary</w:t>
+                <w:t xml:space="preserve">Karlien Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile R. Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Métrologie de la pollution plastique dans le continuum terre-mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">IWA 3rd international conference on disinfection and DBPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039570v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disinfection by-products in drinking water: Where do they come from and are they safe to drink?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlien Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile R. Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Young Water Professionals BeNeLux conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do haloacetamides and haloacetic acids affect human intestinal epithelial cells?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emile R. Cornelissen</w:t>
+                <w:t xml:space="preserve">Suivi de la qualité des eaux naturelles de surface : optimisation et limites des suivis temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayida Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 3rd international conference on disinfection and DBPs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Mesure Instrumntation et Robotique pour les Réseaux d'Eau (MIRR'Eau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Enseignement, de Recherche et d’Innovation (CERI) Systèmes Numériques (SN) de l’IMT Nord Europe, Oct 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713049v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond high frequency monitoring: an optimised automatic sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13764,231 +17182,231 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna (online), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-1969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective study on macroplastics and microplastics within dredging sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 TH INTERNATIONAL SYMPOSIUM ON SEDIMENT MANAGEMENT (I2SM )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the real concentrations of microplastic and their actual effects on marine biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14003,87 +17421,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YOUMARES 11 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective study on macroplastics and microplastics in dredging sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14091,2143 +17509,2143 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">micro2020 international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarotte, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de transfert des COHV dans la nappe de la craie des champs captants du sud de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Walaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRUTTEE, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+                <w:t xml:space="preserve">The geochemical behaviour of trace metals in the Eastern Gotland Basin: a speciation study in oxic and anoxic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leermakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International SedNet conference "Sediment as a dynamic natural resource : from catchment to open sea"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237258v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geochemical behaviour of trace metals in the Eastern Gotland Basin: a speciation study in oxic and anoxic waters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diel monitoring of dissolved organic matter in the Deûle River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junias Adusei-Gyamfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302588v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel monitoring of dissolved organic matter in the Deûle River</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
+                <w:t xml:space="preserve">Elemental and isotopic (Sr and Nd) characterization of deposited dust on the Senegalese margin and implications for Saharan dust source geochemical fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">The EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278674v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental and isotopic (Sr and Nd) characterization of deposited dust on the Senegalese margin and implications for Saharan dust source geochemical fingerprinting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Spatial distribution and temporal evolution of chlorinated solvents in a drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ottenwaelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10th International Groundwater Quality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304420v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and temporal evolution of chlorinated solvents in a drinking water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
+                <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Groundwater Quality Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">SedNet Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304374v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+                <w:t xml:space="preserve">Development of DGTs for the quantification of iridium, palladium, platinum, rhodium and ruthenium in freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SedNet Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950600v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of DGTs for the quantification of iridium, palladium, platinum, rhodium and ruthenium in freshwater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumoulin David</w:t>
+                <w:t xml:space="preserve">Environmental monitoring at a sediment source site to qualify for reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">11. International SedNet conference "Sediment as a dynamic natural resource : from catchment to open sea"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302584v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement analytique et élaboration de capteurs passifs pour l’étude des platinoïdes dans l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904790v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The leaching of two Northern France slag heaps: diagnosis of the surrounding aquatic environment and impact assessment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diel cycles of reduced manganese and their seasonal variability in the Marque River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889288v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement analytique et élaboration de capteurs passifs pour l’étude des platinoïdes dans l’environnement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
+                <w:t xml:space="preserve">Evolution of manganese speciation at the daily and seasonal scale in the Marque River (northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Ivanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratima Bhurtun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889294v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel cycles of reduced manganese and their seasonal variability in the Marque River</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution spatiale de solvants chlorés dans un aquifère caractérisée par capteurs passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ottenwaelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APTEN, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889236v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of manganese speciation at the daily and seasonal scale in the Marque River (northern France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the comprehension of the impact of climate change on surface water quality in northern France - A case study of River Selle (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratima Bhurtun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">CCW2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904714v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale de solvants chlorés dans un aquifère caractérisée par capteurs passifs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bugner</w:t>
+                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billon Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APTEN, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">RST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919293v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiproxy approach to characterize natural and humanperturbed coastal areas: insights from biomarkers and benthic foraminifera</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">2D pH determination in sediment porewaters using a novel DET method based on an anion exchange resin coupled with a pH indicator mixing in a binding gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesven Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">ISEAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904780v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the comprehension of the impact of climate change on surface water quality in northern France - A case study of River Selle (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Prygiel</w:t>
+                <w:t xml:space="preserve">Benthic foraminifera and historical pictures as tools to monitor the recent landscape evolution of estuarine areas: a case study from the Canche Estuary (eastern English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billon Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjorn Joest Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCW2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">rst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889283v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D pH determination in sediment porewaters using a novel DET method based on an anion exchange resin coupled with a pH indicator mixing in a binding gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">The leaching of two Northern France slag heaps: diagnosis of the surrounding aquatic environment and impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Callipel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Stourbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesven Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Billon Gabriel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919852v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la remise en suspension de sédiments contaminés par les métaux en milieu navigué sur les gammares encagés (Gammarus fossarum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16246,3600 +19664,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal pollution and immune phenotype change in a model species of marine worms, Hediste diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Net-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297747v1</w:t>
-              </w:r>
-[...3416 lines deleted...]
-                <w:t xml:space="preserve">hal-01386888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19857,90 +19857,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of disinfection by-product precursors by natural organic matter fractionation: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlien Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Vanoppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20144,51 +20144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Hachmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mirgaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2026.111180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-09072-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08741-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04928472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-03976-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Dejaeger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Vanoppen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Casetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-467-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zekkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berrama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kadmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06407-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05350726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-467-2025-supplement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05251327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalla Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00203f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Uysal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Raveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Magar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-023-01570-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03817-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Sader" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Grosso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Suhr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140795" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dewitte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00173-24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Constant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.1914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03320820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120465" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Zekkaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berrama" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130544" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126571" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Walaszek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet-Swialkowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143742" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103946v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121707" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097387v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivera-Millot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Slupek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Roy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01580-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Reichst&#228;dter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143827" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c08386" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cyriaque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin G&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Werner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa076" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105922" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poumaye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.10.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCGLN6DP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Halkett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.246" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noble" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.08.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSPMB53R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Gillan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille van Camp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Provoost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13645" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5em00659g" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348724v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattiez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6198-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8MV0LP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206825v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Gillan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunath" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12627" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1C16TXJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Descamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16486897.2013.801847" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.07.053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24246042-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Sanctorum" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.11.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Louri&#241;o-Cabana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.12.124" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337186v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leermakers" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326310v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughriet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Proix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Fischer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thoumelin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326446v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesven Ludovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkelsen &#216;yvind" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0625-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351496v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Vdovic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Potdevin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096812v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silje M. Skogvold" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0334-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyvind Mikkelsen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332028v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Fischer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096807v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Cuculic" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.07.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desormieres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abdelnour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350696v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023187v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizeta Ivanka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fischer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326273v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cmg van den Berg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326272v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902776v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742023v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288631v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cornelissen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902765v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902789v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334244v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334290v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470069v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1045" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408780v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931067v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Manuel Alveiro Grosso" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Suhr" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972623v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523079v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039556v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217310" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931123v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiha Azarkan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039570v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713173v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile R. Cornelissen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713049v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418983v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012887v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012914v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997597v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237258v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Superville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302588v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304374v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda George" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ottenwaelder" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bugner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950600v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302584v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin David" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callipel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Stourbe" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889294v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919293v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda George" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889283v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919852v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604698v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516774v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dackane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hammond" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630142v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883527v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315233v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Yapo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040442v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713195v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419012v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418258v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672953v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409249v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Komarcsuk" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012862v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302575v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305076v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Allahdin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302580v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302577v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304356v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889221v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889286v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904704v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang D&#246;rr" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouddane Baghdad" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889231v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604706v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386888v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pohu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919647v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Hachmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mirgaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2026.111180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-09072-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04700997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlien Dejaeger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Vanoppen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.129635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Casetta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-467-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zekkaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berrama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kadmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-025-06407-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05251327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalla Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00203f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05350726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-467-2025-supplement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Constant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delaporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Weiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08741-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04928472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-03976-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Uysal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Raveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Magar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-023-01570-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Caillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03817-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Sader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto-Grosso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Suhr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dewitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00173-24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leprevost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J&#252;nger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408304121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Constant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Superville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.1914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trommetter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ruckebusch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118750" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116362" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03320820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120465" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemseddine Zekkaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berrama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130544" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126571" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Walaszek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet-Swialkowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143742" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121707" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097387v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rivera-Millot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Slupek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01580-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaulier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Reichst&#228;dter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143827" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c08386" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105922" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Falantin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113601" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cyriaque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin G&#233;ron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Werner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poumaye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.10.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCGLN6DP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bratkic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.314" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Halkett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.246" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francescangeli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Andersen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.05.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Superville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ivanovsky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.189" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noble" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.08.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSPMB53R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Pennel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.259" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.227" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Gillan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille van Camp" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Provoost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13645" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5em00659g" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348724v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattiez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6198-z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8MV0LP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikkelsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08NS6XK2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206825v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Gillan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunath" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12627" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1C16TXJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164890v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino-Cabana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.07.053" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24246042-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prygiel Emilie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164940v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Descamps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16486897.2013.801847" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.045" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD0SRBFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446980v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Sanctorum" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Baeyens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.11.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Louri&#241;o-Cabana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.12.124" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337186v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leermakers" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326310v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boughriet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Proix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Fischer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thoumelin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326446v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351496v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Vdovic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Potdevin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silje M. Skogvold" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkelsen &#216;yvind" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesven Ludovic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0334-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337216v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyvind Mikkelsen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Divis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Fischer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0625-9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096807v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Cuculic" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.07.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350696v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desormieres" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abdelnour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023187v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pizeta Ivanka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Fischer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326272v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326273v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cmg van den Berg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dackane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hammond" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630142v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883527v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315233v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Yapo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040442v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713195v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419012v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418258v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418257v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penda Nelly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Margus" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672953v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409249v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Komarcsuk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302575v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305076v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Allahdin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302580v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304356v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda George" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouvet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ottenwaelder" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bugner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302577v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012862v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889221v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889286v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904704v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang D&#246;rr" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouddane Baghdad" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904682v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junias Adusei-Gyamfi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889231v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604706v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386888v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pohu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290332v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516716v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824390v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902776v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742023v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848240v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775817v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902789v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288631v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cornelissen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902765v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902741v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742040v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gallazzini" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334290v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470069v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1045" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408780v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05288462v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maruejouls" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vuillaume" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Said" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334244v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925642v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925660v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931067v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Manuel Alveiro Grosso" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Suhr" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040211v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972623v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523079v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039556v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217310" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931123v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiha Azarkan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039570v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713049v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile R. Cornelissen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713173v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920888v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayida Ali Said" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925684v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-1969" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418983v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012887v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012914v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997597v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302588v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278674v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304374v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01950600v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Superville" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302584v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237258v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889294v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889236v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904714v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billon Gabriel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919293v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda George" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889283v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904780v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919852v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904790v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Portela" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbjorn Joest Andersen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889288v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callipel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Stourbe" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604698v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297747v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net-David" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919647v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>