--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -166,195 +166,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 177, pp.112297. </w:t>
+              <w:t xml:space="preserve">, 2025, 177 (July), pp.112297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving performance of adaptive feedforward noise attenuators using a dynamic adaptation gain</w:t>
+                <w:t xml:space="preserve">Recursive Algorithms for Identification of Dual Youla-Kucera Parametrized Plant Models in Closed Loop Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 560 (September), pp.117790. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (January), pp.100740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045279v2</w:t>
+                <w:t xml:space="preserve">hal-03410638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a general structure for adaptation/learning algorithms - stability and performance issues</w:t>
               </w:r>
@@ -451,131 +438,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Algorithms for Identification of Dual Youla-Kucera Parametrized Plant Models in Closed Loop Operation</w:t>
+                <w:t xml:space="preserve">Improving performance of adaptive feedforward noise attenuators using a dynamic adaptation gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (January), pp.100740. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 560 (September), pp.117790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410638v1</w:t>
+                <w:t xml:space="preserve">hal-04045279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling large model uncertainty in adaptive feedback noise attenuation by overparametrization</w:t>
               </w:r>
@@ -789,330 +789,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanometer positioning and drift compensation with tunneling current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark on Adaptive Regulation - Rejection ofunknown/time-varying multiple narrow band disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Voda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+                <w:t xml:space="preserve">Mathieu Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2013.2248364⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.238-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856935v1</w:t>
+                <w:t xml:space="preserve">hal-01394189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark on Adaptive Regulation - Rejection ofunknown/time-varying multiple narrow band disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+                <w:t xml:space="preserve">Subnanometer positioning and drift compensation with tunneling current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+                <w:t xml:space="preserve">Alina Voda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (4), pp.238-252. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.180-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2013.2248364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394189v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust digital control approach for high performance tunneling current measurement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1184,64 +1184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling current analysis over an experimental platform with H∞ control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2763,152 +2763,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies directes et indirectes de régulation adaptative du rejet de perturbations variables à bande étroite appliquées à un Benchmark International</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An Active Vibration Control System as a Benchmark on Adaptive Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818209v1</w:t>
+                <w:t xml:space="preserve">hal-00830047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de commande par action anticipatrice adaptative et contre-réaction fixe pour le contrôle actif de vibrations en présence de couplage mécanique interne</w:t>
               </w:r>
@@ -2946,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
@@ -3013,148 +3009,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active Vibration Control System as a Benchmark on Adaptive Regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies directes et indirectes de régulation adaptative du rejet de perturbations variables à bande étroite appliquées à un Benchmark International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830047v1</w:t>
+                <w:t xml:space="preserve">hal-00818209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression adaptative de vibrations en utilisant un actionneur inertiel</w:t>
               </w:r>
@@ -3356,77 +3356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tunnel current as a subnanometer motion sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blanvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3628,51 +3628,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+              <w:t xml:space="preserve">ICRA 2004 - IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Robotics and Automation Society, Apr 2004, New Orleans, United States. pp.4234-4239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
@@ -4387,51 +4387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112297" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045279v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959414v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Antonio Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2779111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanvillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2248364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Castellanos Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2L7PHM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westervelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Grizzle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364904044410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bismor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590806" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823964v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119913v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Vivas-Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hern&#225;ndez Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elfadili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ouadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308942" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Morris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36119-0_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112297" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045279v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959414v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Antonio Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2779111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Castellanos Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanvillain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2248364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2L7PHM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westervelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Grizzle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364904044410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bismor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590806" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823964v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119913v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Vivas-Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hern&#225;ndez Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elfadili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ouadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308942" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Morris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36119-0_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>