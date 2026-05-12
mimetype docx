--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -2884,277 +2884,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de commande par action anticipatrice adaptative et contre-réaction fixe pour le contrôle actif de vibrations en présence de couplage mécanique interne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies directes et indirectes de régulation adaptative du rejet de perturbations variables à bande étroite appliquées à un Benchmark International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818201v1</w:t>
+                <w:t xml:space="preserve">hal-00818209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies directes et indirectes de régulation adaptative du rejet de perturbations variables à bande étroite appliquées à un Benchmark International</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithme de commande par action anticipatrice adaptative et contre-réaction fixe pour le contrôle actif de vibrations en présence de couplage mécanique interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Castellanos Silva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Démonstrateurs 2013 - 4èmes Journées Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818209v1</w:t>
+                <w:t xml:space="preserve">hal-00818201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression adaptative de vibrations en utilisant un actionneur inertiel</w:t>
               </w:r>
@@ -4387,51 +4387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112297" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045279v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959414v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Antonio Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2779111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Castellanos Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanvillain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2248364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2L7PHM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westervelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Grizzle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364904044410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bismor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590806" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823964v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119913v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Vivas-Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hern&#225;ndez Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elfadili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ouadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308942" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Morris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36119-0_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112297" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100740" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045279v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959414v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Antonio Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2779111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Castellanos Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.05.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanvillain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2013.2248364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ahmad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.02.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2L7PHM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westervelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Grizzle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364904044410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bismor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590806" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823964v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119913v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Vivas-Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hern&#225;ndez Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elfadili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ouadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308942" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Morris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36119-0_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>