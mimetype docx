--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Capson-Tojo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-capson-tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6484-8199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1384417/gabriel-capson-tojo/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinitrogen fixation by open purple non-sulfur bacteria cultures for protein production: Diazotrophy boosts photoheterotrophic uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 430, pp.132554. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga-Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Aemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and challenges in mechanistic modelling of photosynthetic processes for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sànchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.123216. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.123216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent light drives efficient metabolism to enhance single-cell protein production in photoheterotrophic purple non-sulfur bacteria from sugar-rich wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 438, pp.133243. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of mono- and disaccharide fermentation in an anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.122534. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling challenges to unlock the power of phototrophic systems for wastewater valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Turolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ficara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108709. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of pathogen reduction data in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114982. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Uncertainty Quantification for Anaerobic Digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130147. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of enriched phototrophic purple bacteria for H2 bioconversion into single cell protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168471. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Organic Loading Rate on Hydrogen Consumption Rates during In Situ Biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.2490. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery using enriched purple phototrophic bacteria in an outdoor flat plate photobioreactor: Suspended vs. attached growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albie Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ledezma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 373, pp.128709. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding mechanistic models to represent purple phototrophic bacteria enriched cultures growing outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.119401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally illuminated photobioreactors for resource recovery from piggery and chicken-processing wastewaters utilising purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development for PPB culture screening, pigment analysis with UPLC-UV-HRMS vs. spectrophotometric methods, and spectral decomposition-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken W L Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attenuation in enriched purple phototrophic bacteria cultures: Implications for modelling and reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 219, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor demonstration-scale flat plate photobioreactor for resource recovery with purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Solley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from purple phototrophic bacteria via single-cell protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2022.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between lipids and ammoniacal nitrogen mitigates inhibition in mesophilic anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Chávez-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Hutňan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.244 - 252. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering syntrophic acetate oxidation and ionic strength improves the performance of models for food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria are outcompeted by aerobic heterotrophs in the presence of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.116941. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.116941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae-bacteria consortia in high-rate ponds for treating urban wastewater: Elucidating the key state indicators under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110244. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a membrane-coupled high-rate algal pond for urban wastewater treatment at demonstration scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Viruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 301, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the literature chaos around free ammonia inhibition in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109487. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: Challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.107567. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of biochar and trace elements in the form of industrial FeCl3 to stabilize anaerobic digestion of food waste: dosage optimization and long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (12), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 248, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and pilot-scale validation of a fuzzy-logic control system for optimization of methane production in fixed-bed reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Santa-Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optimization of the key filtration parameters in an AnMBR: Urban wastewater mono-digestion vs. co-digestion with domestic food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M V Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.470-479. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesophilic and thermophilic anaerobic digestion of lipid-extracted microalgae N. gaditana for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bartacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jeison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.539-546. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of propionic acid during consecutive batch anaerobic digestion of commercial food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.724-733. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion of food waste and cardboard at different substrate loads, solid contents and co-digestion proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 233, pp.166-175. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.02.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food waste valorization via anaerobic processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.499-547. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-016-9405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in future anaerobic biorefineries – Examples from the INRAE-LBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Fermentation workshop - The role of Anaerobic Fermentation in the circular bio-economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomass Biorefinery Network; EBNet, Jan 2025, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of microbial protein from H2 and CO2 using purple nonsulfur bacteria: first performance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia Deii Flores Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Morya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Purple Phototrophic Bacteria in the fast lane: A growth rate advantage revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Diaz Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Olyslaegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E. Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO: Magnifying microbial impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial protein as a key ingredient in sustainable food production systems: the example of purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainable food systems: shaping the future of nutrition and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wagralim; FoodWal, May 2025, Namur (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biochar on nitrogen dynamic to regulate ammonia and nitrous oxide emissions during composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviliana Elviliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International RAMIRAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: how to generate value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing purple non-sulfur bacteria for gas to protein bioconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of specific uptake rates in purple non-sulfur bacteria for microbial protein production from gaseous streams: diazotrophy is faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ammonium concentration on in-situ biomethanation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Gas Biological Conversion Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of mixed phototrophic cultures to produce microbial protein from nitrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic loading rate on hydrogen consumption rate during in-situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic microbial protein production from volatile fatty acids, hydrogen and carbon dioxide using purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen supplementation strategies on microbial community succession and carbon and nitrogen metabolism in photosynthetic bacteria wastewater resource system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURPLEGAIN COST Action - 4. Workshop “Practical aspects of culturing and monitoring Purple Bacteria mixed and pure cultures” in the frame of WG2: Resource recovery from waste and wastewater and downstream procedures for PPB biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified mechanistic modelling of gas-fed purple bacteria enriched cultures: from autotrophy to diazotrophic heterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bottlenecks of the VOF model: DNS of an extreme case of a plate with holes for a gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phototrophic cultures can produce microbial protein from N2 and organic acids at high yields and rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial adaptation avoids propionate accumulation during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community modelling of growth and metabolism of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light strategy regulation enhances single-cell protein production and nutrient recovery from wastewater by photosynthetic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gas-based biorefinery: purple photo-anaerobic processes for the valorization of fermentation effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the Anaerobic Digestion Model Number 1 added in a dispersion model to simulate an acidogenic anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterias fototróficas púrpuras para la recuperación de recursos: bases fundamentales y estado actual de desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRESO YWP SPAIN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zssg-c544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling purple phototrophic bacteria for resource recovery from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconversion of H2 to Single Cell Protein by Purple Bacteria consortia: Influence of environmental conditions on microbial kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an acidogenic anaerobic fixed-bed reactor with the Anaerobic Digestion Model number 1 discretized by the Method of Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Monitoring and Control of Anaerobic Digestion Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from the first outdoors demonstrations-scale purple phototrophic bacteria flat-plate anaerobic photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of fundamental aspects of purple phototrophic bacteria for process upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of light attenuation for the upscaling of mixed purple phototrophic bacteria processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Implementation of a Modular and Scalable 1m 3 Outdoors Flat Plate Photobioreactor for Resource Recovery with Purple Phototrophic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards a realistic application of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Digital World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anaerobic digestion of food waste: the importance of syntrophic acetate oxidation and correct free ammonia estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA XIV Latin American Workshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Chile. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference On Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria - biofilm technology for microbial protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition de matériaux conducteurs à base de carbone et oligoéléments pour stabiliser la digestion anaérobie des biodéchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation Biogaz Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different strategies for stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Anaerobic Digestion Technology. Sustainable Alternative Bioenergy for a Stable Life - ADTech-SAB2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Mai University. THA. King Mongkut's University of Technology Thonburi (KMUTT), THA., Jun 2018, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban food waste valorization: cardboard as suitable co-substrate for dry anaerobic co-digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets de papier/carton comme co-substrat pour stabiliser la digestion anaérobie des biodéchets alimentaires commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of anaerobic digestion of food waste for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International ABWET Conference: Waste-to-bioenergy: Applications in Urban areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Marne-la-Vallée (UPEM). FRA., Jan 2017, Champs-sur-Marne, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic food waste & cardboard codigestion: effect of initial charge on substrate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBIT 2016 Organic Resources and Biological Treatment - 10. International Conference on Circular Economy and Organic Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological and Educational Institute of Crete (TEI of Crete). GRC., May 2016, Heraklion, Greece. 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarBUQ: Bayesian uncertainty quantification for anaerobic digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.AD-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring fermentation pathways during the anaerobic co-valorization of food waste and primary sludge to produce green energy and platform chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gallardo-Mejias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. AD-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of an extreme case of a plate with holes as inlet for a bubbly gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modelling of purple non sulfur bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network reconstruction providing insights into the metabolism relevant for resource recovery in Rhodobacter sphaeroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mechanistic model to further develop purple phototrophic bacteria systems for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Stellenbosch, South Africa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling H2 conversion by purple bacteria enriched cultures: evaluating kinetics of gas-fed processes to assess feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen in anaerobic purple phototrophic bacteria systems for resource recovery: friend or foe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo anaerobic model 2: a mechanistic model for resource recovery using enriched purple phototrophic bacteria grown outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying ammonia inhibitory limits in anaerobic digestion: link with operational conditions and microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina sp. as key archaea to avoid acidification in dry anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil extraction process as pre-treatment process for mesophilic and thermophilic anaerobic digestion of microalgae N. gaditana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Cabrera Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javer Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocesses Coupling for Biohydrogen Production: Applications and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eqwan Roslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcaraz Gonzalez, V.; Flores Estrella, R.A.; Haarstrick, A.; Gonzalez Alvarez, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wastewater Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273-304, 2024, Springer Water, 978-3-031-57734-5. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57735-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from municipal wastewater: what and how much is there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Ostermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Water: Principles and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestate management: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Kumar Tyagi; Kaoutar Aboudi; Cigdem Eskicioglu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestate Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, 2022, 9781789062748. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062755_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from food waste via biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Tyagi; Kaoutar Aboudi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy and Resource Recovery from Biomass Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, Elsevier, 2021, 978-0-323-85223-4. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85223-4.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of bio-hydrogen production by dark fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Djalma Nunes Ferraz Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioreactors for microbial biomass and energy conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473 p., 2018, Green Energy and Technology, 978-981-10-7676-3. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7677-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of commercial food waste via anaerobic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2017. English. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Capson-Tojo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-capson-tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6484-8199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1384417/gabriel-capson-tojo/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Westerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling challenges to unlock the power of phototrophic systems for wastewater valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Turolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ficara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108709. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of pathogen reduction data in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114982. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of mono- and disaccharide fermentation in an anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.122534. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and challenges in mechanistic modelling of photosynthetic processes for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sànchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.123216. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.123216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent light drives efficient metabolism to enhance single-cell protein production in photoheterotrophic purple non-sulfur bacteria from sugar-rich wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 438, pp.133243. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinitrogen fixation by open purple non-sulfur bacteria cultures for protein production: Diazotrophy boosts photoheterotrophic uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 430, pp.132554. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga-Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Aemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Uncertainty Quantification for Anaerobic Digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of enriched phototrophic purple bacteria for H2 bioconversion into single cell protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168471. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Organic Loading Rate on Hydrogen Consumption Rates during In Situ Biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.2490. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding mechanistic models to represent purple phototrophic bacteria enriched cultures growing outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.119401. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery using enriched purple phototrophic bacteria in an outdoor flat plate photobioreactor: Suspended vs. attached growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albie Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ledezma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 373, pp.128709. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally illuminated photobioreactors for resource recovery from piggery and chicken-processing wastewaters utilising purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development for PPB culture screening, pigment analysis with UPLC-UV-HRMS vs. spectrophotometric methods, and spectral decomposition-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken W L Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attenuation in enriched purple phototrophic bacteria cultures: Implications for modelling and reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 219, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor demonstration-scale flat plate photobioreactor for resource recovery with purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Solley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from purple phototrophic bacteria via single-cell protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2022.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between lipids and ammoniacal nitrogen mitigates inhibition in mesophilic anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Chávez-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Hutňan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.244 - 252. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering syntrophic acetate oxidation and ionic strength improves the performance of models for food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria are outcompeted by aerobic heterotrophs in the presence of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.116941. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.116941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae-bacteria consortia in high-rate ponds for treating urban wastewater: Elucidating the key state indicators under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110244. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the literature chaos around free ammonia inhibition in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109487. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a membrane-coupled high-rate algal pond for urban wastewater treatment at demonstration scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Viruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 301, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: Challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.107567. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of biochar and trace elements in the form of industrial FeCl3 to stabilize anaerobic digestion of food waste: dosage optimization and long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (12), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 248, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and pilot-scale validation of a fuzzy-logic control system for optimization of methane production in fixed-bed reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Santa-Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optimization of the key filtration parameters in an AnMBR: Urban wastewater mono-digestion vs. co-digestion with domestic food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M V Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of propionic acid during consecutive batch anaerobic digestion of commercial food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.724-733. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesophilic and thermophilic anaerobic digestion of lipid-extracted microalgae N. gaditana for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bartacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jeison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.539-546. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.470-479. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion of food waste and cardboard at different substrate loads, solid contents and co-digestion proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 233, pp.166-175. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.02.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food waste valorization via anaerobic processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.499-547. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-016-9405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biochar on nitrogen dynamic to regulate ammonia and nitrous oxide emissions during composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviliana Elviliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International RAMIRAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: how to generate value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial protein as a key ingredient in sustainable food production systems: the example of purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainable food systems: shaping the future of nutrition and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wagralim; FoodWal, May 2025, Namur (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Purple Phototrophic Bacteria in the fast lane: A growth rate advantage revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Diaz Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Olyslaegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E. Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO: Magnifying microbial impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in future anaerobic biorefineries – Examples from the INRAE-LBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Fermentation workshop - The role of Anaerobic Fermentation in the circular bio-economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomass Biorefinery Network; EBNet, Jan 2025, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of microbial protein from H2 and CO2 using purple nonsulfur bacteria: first performance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia Deii Flores Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Morya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing purple non-sulfur bacteria for gas to protein bioconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of specific uptake rates in purple non-sulfur bacteria for microbial protein production from gaseous streams: diazotrophy is faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic loading rate on hydrogen consumption rate during in-situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic microbial protein production from volatile fatty acids, hydrogen and carbon dioxide using purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ammonium concentration on in-situ biomethanation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Gas Biological Conversion Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of mixed phototrophic cultures to produce microbial protein from nitrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen supplementation strategies on microbial community succession and carbon and nitrogen metabolism in photosynthetic bacteria wastewater resource system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURPLEGAIN COST Action - 4. Workshop “Practical aspects of culturing and monitoring Purple Bacteria mixed and pure cultures” in the frame of WG2: Resource recovery from waste and wastewater and downstream procedures for PPB biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified mechanistic modelling of gas-fed purple bacteria enriched cultures: from autotrophy to diazotrophic heterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bottlenecks of the VOF model: DNS of an extreme case of a plate with holes for a gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phototrophic cultures can produce microbial protein from N2 and organic acids at high yields and rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial adaptation avoids propionate accumulation during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community modelling of growth and metabolism of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light strategy regulation enhances single-cell protein production and nutrient recovery from wastewater by photosynthetic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the Anaerobic Digestion Model Number 1 added in a dispersion model to simulate an acidogenic anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gas-based biorefinery: purple photo-anaerobic processes for the valorization of fermentation effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterias fototróficas púrpuras para la recuperación de recursos: bases fundamentales y estado actual de desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRESO YWP SPAIN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zssg-c544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling purple phototrophic bacteria for resource recovery from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconversion of H2 to Single Cell Protein by Purple Bacteria consortia: Influence of environmental conditions on microbial kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an acidogenic anaerobic fixed-bed reactor with the Anaerobic Digestion Model number 1 discretized by the Method of Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Monitoring and Control of Anaerobic Digestion Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from the first outdoors demonstrations-scale purple phototrophic bacteria flat-plate anaerobic photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of fundamental aspects of purple phototrophic bacteria for process upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of light attenuation for the upscaling of mixed purple phototrophic bacteria processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Implementation of a Modular and Scalable 1m 3 Outdoors Flat Plate Photobioreactor for Resource Recovery with Purple Phototrophic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anaerobic digestion of food waste: the importance of syntrophic acetate oxidation and correct free ammonia estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA XIV Latin American Workshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Chile. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards a realistic application of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Digital World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference On Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria - biofilm technology for microbial protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different strategies for stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Anaerobic Digestion Technology. Sustainable Alternative Bioenergy for a Stable Life - ADTech-SAB2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Mai University. THA. King Mongkut's University of Technology Thonburi (KMUTT), THA., Jun 2018, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition de matériaux conducteurs à base de carbone et oligoéléments pour stabiliser la digestion anaérobie des biodéchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation Biogaz Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets de papier/carton comme co-substrat pour stabiliser la digestion anaérobie des biodéchets alimentaires commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban food waste valorization: cardboard as suitable co-substrate for dry anaerobic co-digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of anaerobic digestion of food waste for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International ABWET Conference: Waste-to-bioenergy: Applications in Urban areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Marne-la-Vallée (UPEM). FRA., Jan 2017, Champs-sur-Marne, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic food waste & cardboard codigestion: effect of initial charge on substrate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBIT 2016 Organic Resources and Biological Treatment - 10. International Conference on Circular Economy and Organic Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological and Educational Institute of Crete (TEI of Crete). GRC., May 2016, Heraklion, Greece. 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of an extreme case of a plate with holes as inlet for a bubbly gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarBUQ: Bayesian uncertainty quantification for anaerobic digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.AD-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring fermentation pathways during the anaerobic co-valorization of food waste and primary sludge to produce green energy and platform chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gallardo-Mejias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. AD-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modelling of purple non sulfur bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network reconstruction providing insights into the metabolism relevant for resource recovery in Rhodobacter sphaeroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mechanistic model to further develop purple phototrophic bacteria systems for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Stellenbosch, South Africa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling H2 conversion by purple bacteria enriched cultures: evaluating kinetics of gas-fed processes to assess feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen in anaerobic purple phototrophic bacteria systems for resource recovery: friend or foe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo anaerobic model 2: a mechanistic model for resource recovery using enriched purple phototrophic bacteria grown outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying ammonia inhibitory limits in anaerobic digestion: link with operational conditions and microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina sp. as key archaea to avoid acidification in dry anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil extraction process as pre-treatment process for mesophilic and thermophilic anaerobic digestion of microalgae N. gaditana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Cabrera Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javer Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocesses Coupling for Biohydrogen Production: Applications and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eqwan Roslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcaraz Gonzalez, V.; Flores Estrella, R.A.; Haarstrick, A.; Gonzalez Alvarez, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wastewater Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273-304, 2024, Springer Water, 978-3-031-57734-5. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57735-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from municipal wastewater: what and how much is there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Ostermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Water: Principles and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestate management: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Kumar Tyagi; Kaoutar Aboudi; Cigdem Eskicioglu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestate Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, 2022, 9781789062748. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062755_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from food waste via biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Tyagi; Kaoutar Aboudi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy and Resource Recovery from Biomass Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, Elsevier, 2021, 978-0-323-85223-4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85223-4.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of bio-hydrogen production by dark fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Djalma Nunes Ferraz Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioreactors for microbial biomass and energy conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473 p., 2018, Green Energy and Technology, 978-981-10-7676-3. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7677-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of commercial food waste via anaerobic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2017. English. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE358DA4"/>
+    <w:nsid w:val="1334C683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-capson-tojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-8199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1384417/gabriel-capson-tojo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Del Rosario Rodero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#224;nchez-Zurano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carecci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Batstone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T. Couto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.F. Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Moreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122534" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Turolla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Rodero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani Rahmatabad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ledezma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H&#252;lsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J Batstone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stegman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118194" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grassino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken W L Yong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118572" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#252;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Solley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118327" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Barnes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2022.102726" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ch&#225;vez-Fuentes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Hut&#328;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Jensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125802" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Lin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116941" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ruano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viruela" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Seco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122672" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capson-Tojo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moscoviz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Astals" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109487" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Grassino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E Vlaeminck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puyol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107567" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685985v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5797" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.05.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ruano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferrer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Torres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mu&#241;oz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartacek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson Tojo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.02.126" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-016-9405-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratia Deii Flores Salgado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Morya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Diaz Allegue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Olyslaegers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E. Vlaeminck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344895v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mu&#241;oz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466569v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao He" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Shon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Oehmen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T Couto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466593v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782820v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782828v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782855v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cresti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios-Mejia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallardo-Mejias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ruano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771977v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466675v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466681v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782803v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782805v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cabrera Barriga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javer Pavez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57735-2_14" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Ostermeyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Carvalho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782762v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782755v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85223-4.00013-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Djalma Nunes Ferraz Junior" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-10-7677-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7677-0_6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791395v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-capson-tojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-8199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1384417/gabriel-capson-tojo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Turolla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108709" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T. Couto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.F. Lima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#224;nchez-Zurano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carecci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Batstone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123216" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Del Rosario Rodero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Rodero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168471" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani Rahmatabad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J Batstone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H&#252;lsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119401" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ledezma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128709" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stegman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grassino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken W L Yong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123490" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#252;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Solley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118327" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Barnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2022.102726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ch&#225;vez-Fuentes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Hut&#328;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116941" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ruano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capson-Tojo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moscoviz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Astals" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109487" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viruela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Seco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122672" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Grassino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E Vlaeminck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puyol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107567" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ruano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferrer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.149" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Torres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mu&#241;oz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartacek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson Tojo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.02.126" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-016-9405-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344888v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Diaz Allegue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Olyslaegers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E. Vlaeminck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344862v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratia Deii Flores Salgado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Morya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mu&#241;oz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao He" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644586v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676024v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Shon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Oehmen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644543v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466628v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T Couto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466592v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782822v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cresti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771977v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios-Mejia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallardo-Mejias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ruano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466675v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782796v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782872v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cabrera Barriga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javer Pavez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57735-2_14" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Ostermeyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Carvalho" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782762v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782755v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85223-4.00013-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Djalma Nunes Ferraz Junior" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-10-7677-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7677-0_6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>