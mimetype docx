--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Capson-Tojo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-capson-tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6484-8199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1384417/gabriel-capson-tojo/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Westerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling challenges to unlock the power of phototrophic systems for wastewater valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Turolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ficara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108709. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of pathogen reduction data in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114982. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of mono- and disaccharide fermentation in an anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.122534. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and challenges in mechanistic modelling of photosynthetic processes for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sànchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.123216. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.123216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent light drives efficient metabolism to enhance single-cell protein production in photoheterotrophic purple non-sulfur bacteria from sugar-rich wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 438, pp.133243. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinitrogen fixation by open purple non-sulfur bacteria cultures for protein production: Diazotrophy boosts photoheterotrophic uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 430, pp.132554. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga-Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Aemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Uncertainty Quantification for Anaerobic Digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of enriched phototrophic purple bacteria for H2 bioconversion into single cell protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168471. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Organic Loading Rate on Hydrogen Consumption Rates during In Situ Biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.2490. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding mechanistic models to represent purple phototrophic bacteria enriched cultures growing outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.119401. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery using enriched purple phototrophic bacteria in an outdoor flat plate photobioreactor: Suspended vs. attached growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albie Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ledezma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 373, pp.128709. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally illuminated photobioreactors for resource recovery from piggery and chicken-processing wastewaters utilising purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development for PPB culture screening, pigment analysis with UPLC-UV-HRMS vs. spectrophotometric methods, and spectral decomposition-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken W L Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attenuation in enriched purple phototrophic bacteria cultures: Implications for modelling and reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 219, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor demonstration-scale flat plate photobioreactor for resource recovery with purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Solley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from purple phototrophic bacteria via single-cell protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2022.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between lipids and ammoniacal nitrogen mitigates inhibition in mesophilic anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Chávez-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Hutňan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.244 - 252. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering syntrophic acetate oxidation and ionic strength improves the performance of models for food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria are outcompeted by aerobic heterotrophs in the presence of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.116941. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.116941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae-bacteria consortia in high-rate ponds for treating urban wastewater: Elucidating the key state indicators under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110244. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the literature chaos around free ammonia inhibition in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109487. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a membrane-coupled high-rate algal pond for urban wastewater treatment at demonstration scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Viruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 301, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: Challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.107567. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of biochar and trace elements in the form of industrial FeCl3 to stabilize anaerobic digestion of food waste: dosage optimization and long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (12), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 248, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and pilot-scale validation of a fuzzy-logic control system for optimization of methane production in fixed-bed reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Santa-Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optimization of the key filtration parameters in an AnMBR: Urban wastewater mono-digestion vs. co-digestion with domestic food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M V Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of propionic acid during consecutive batch anaerobic digestion of commercial food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.724-733. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesophilic and thermophilic anaerobic digestion of lipid-extracted microalgae N. gaditana for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bartacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jeison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.539-546. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.470-479. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion of food waste and cardboard at different substrate loads, solid contents and co-digestion proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 233, pp.166-175. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.02.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food waste valorization via anaerobic processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.499-547. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-016-9405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biochar on nitrogen dynamic to regulate ammonia and nitrous oxide emissions during composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviliana Elviliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International RAMIRAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: how to generate value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial protein as a key ingredient in sustainable food production systems: the example of purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainable food systems: shaping the future of nutrition and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wagralim; FoodWal, May 2025, Namur (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Purple Phototrophic Bacteria in the fast lane: A growth rate advantage revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Diaz Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Olyslaegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E. Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO: Magnifying microbial impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in future anaerobic biorefineries – Examples from the INRAE-LBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Fermentation workshop - The role of Anaerobic Fermentation in the circular bio-economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomass Biorefinery Network; EBNet, Jan 2025, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of microbial protein from H2 and CO2 using purple nonsulfur bacteria: first performance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia Deii Flores Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Morya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing purple non-sulfur bacteria for gas to protein bioconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of specific uptake rates in purple non-sulfur bacteria for microbial protein production from gaseous streams: diazotrophy is faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic loading rate on hydrogen consumption rate during in-situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic microbial protein production from volatile fatty acids, hydrogen and carbon dioxide using purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ammonium concentration on in-situ biomethanation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Gas Biological Conversion Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of mixed phototrophic cultures to produce microbial protein from nitrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen supplementation strategies on microbial community succession and carbon and nitrogen metabolism in photosynthetic bacteria wastewater resource system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURPLEGAIN COST Action - 4. Workshop “Practical aspects of culturing and monitoring Purple Bacteria mixed and pure cultures” in the frame of WG2: Resource recovery from waste and wastewater and downstream procedures for PPB biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified mechanistic modelling of gas-fed purple bacteria enriched cultures: from autotrophy to diazotrophic heterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bottlenecks of the VOF model: DNS of an extreme case of a plate with holes for a gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phototrophic cultures can produce microbial protein from N2 and organic acids at high yields and rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial adaptation avoids propionate accumulation during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community modelling of growth and metabolism of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light strategy regulation enhances single-cell protein production and nutrient recovery from wastewater by photosynthetic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the Anaerobic Digestion Model Number 1 added in a dispersion model to simulate an acidogenic anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gas-based biorefinery: purple photo-anaerobic processes for the valorization of fermentation effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterias fototróficas púrpuras para la recuperación de recursos: bases fundamentales y estado actual de desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRESO YWP SPAIN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zssg-c544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling purple phototrophic bacteria for resource recovery from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconversion of H2 to Single Cell Protein by Purple Bacteria consortia: Influence of environmental conditions on microbial kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an acidogenic anaerobic fixed-bed reactor with the Anaerobic Digestion Model number 1 discretized by the Method of Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Monitoring and Control of Anaerobic Digestion Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from the first outdoors demonstrations-scale purple phototrophic bacteria flat-plate anaerobic photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of fundamental aspects of purple phototrophic bacteria for process upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of light attenuation for the upscaling of mixed purple phototrophic bacteria processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Implementation of a Modular and Scalable 1m 3 Outdoors Flat Plate Photobioreactor for Resource Recovery with Purple Phototrophic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anaerobic digestion of food waste: the importance of syntrophic acetate oxidation and correct free ammonia estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA XIV Latin American Workshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Chile. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards a realistic application of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Digital World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference On Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria - biofilm technology for microbial protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different strategies for stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Anaerobic Digestion Technology. Sustainable Alternative Bioenergy for a Stable Life - ADTech-SAB2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Mai University. THA. King Mongkut's University of Technology Thonburi (KMUTT), THA., Jun 2018, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition de matériaux conducteurs à base de carbone et oligoéléments pour stabiliser la digestion anaérobie des biodéchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation Biogaz Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets de papier/carton comme co-substrat pour stabiliser la digestion anaérobie des biodéchets alimentaires commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban food waste valorization: cardboard as suitable co-substrate for dry anaerobic co-digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of anaerobic digestion of food waste for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International ABWET Conference: Waste-to-bioenergy: Applications in Urban areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Marne-la-Vallée (UPEM). FRA., Jan 2017, Champs-sur-Marne, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic food waste & cardboard codigestion: effect of initial charge on substrate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBIT 2016 Organic Resources and Biological Treatment - 10. International Conference on Circular Economy and Organic Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological and Educational Institute of Crete (TEI of Crete). GRC., May 2016, Heraklion, Greece. 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of an extreme case of a plate with holes as inlet for a bubbly gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarBUQ: Bayesian uncertainty quantification for anaerobic digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.AD-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring fermentation pathways during the anaerobic co-valorization of food waste and primary sludge to produce green energy and platform chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gallardo-Mejias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. AD-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modelling of purple non sulfur bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network reconstruction providing insights into the metabolism relevant for resource recovery in Rhodobacter sphaeroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mechanistic model to further develop purple phototrophic bacteria systems for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Stellenbosch, South Africa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling H2 conversion by purple bacteria enriched cultures: evaluating kinetics of gas-fed processes to assess feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen in anaerobic purple phototrophic bacteria systems for resource recovery: friend or foe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo anaerobic model 2: a mechanistic model for resource recovery using enriched purple phototrophic bacteria grown outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying ammonia inhibitory limits in anaerobic digestion: link with operational conditions and microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina sp. as key archaea to avoid acidification in dry anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil extraction process as pre-treatment process for mesophilic and thermophilic anaerobic digestion of microalgae N. gaditana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Cabrera Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javer Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocesses Coupling for Biohydrogen Production: Applications and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eqwan Roslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcaraz Gonzalez, V.; Flores Estrella, R.A.; Haarstrick, A.; Gonzalez Alvarez, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wastewater Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273-304, 2024, Springer Water, 978-3-031-57734-5. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57735-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from municipal wastewater: what and how much is there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Ostermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Water: Principles and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestate management: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Kumar Tyagi; Kaoutar Aboudi; Cigdem Eskicioglu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestate Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, 2022, 9781789062748. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062755_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from food waste via biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Tyagi; Kaoutar Aboudi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy and Resource Recovery from Biomass Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, Elsevier, 2021, 978-0-323-85223-4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85223-4.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of bio-hydrogen production by dark fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Djalma Nunes Ferraz Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioreactors for microbial biomass and energy conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473 p., 2018, Green Energy and Technology, 978-981-10-7676-3. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7677-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of commercial food waste via anaerobic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2017. English. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Capson-Tojo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-capson-tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6484-8199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1384417/gabriel-capson-tojo/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Westerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of pathogen reduction data in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114982. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling challenges to unlock the power of phototrophic systems for wastewater valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Turolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ficara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108709. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga-Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Aemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinitrogen fixation by open purple non-sulfur bacteria cultures for protein production: Diazotrophy boosts photoheterotrophic uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 430, pp.132554. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of mono- and disaccharide fermentation in an anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.122534. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and challenges in mechanistic modelling of photosynthetic processes for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sànchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.123216. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.123216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent light drives efficient metabolism to enhance single-cell protein production in photoheterotrophic purple non-sulfur bacteria from sugar-rich wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 438, pp.133243. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Uncertainty Quantification for Anaerobic Digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of enriched phototrophic purple bacteria for H2 bioconversion into single cell protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168471. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Organic Loading Rate on Hydrogen Consumption Rates during In Situ Biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.2490. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery using enriched purple phototrophic bacteria in an outdoor flat plate photobioreactor: Suspended vs. attached growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albie Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ledezma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 373, pp.128709. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding mechanistic models to represent purple phototrophic bacteria enriched cultures growing outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.119401. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally illuminated photobioreactors for resource recovery from piggery and chicken-processing wastewaters utilising purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development for PPB culture screening, pigment analysis with UPLC-UV-HRMS vs. spectrophotometric methods, and spectral decomposition-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken W L Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attenuation in enriched purple phototrophic bacteria cultures: Implications for modelling and reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 219, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor demonstration-scale flat plate photobioreactor for resource recovery with purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Solley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from purple phototrophic bacteria via single-cell protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2022.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between lipids and ammoniacal nitrogen mitigates inhibition in mesophilic anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Chávez-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Hutňan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.244 - 252. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering syntrophic acetate oxidation and ionic strength improves the performance of models for food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria are outcompeted by aerobic heterotrophs in the presence of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.116941. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.116941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae-bacteria consortia in high-rate ponds for treating urban wastewater: Elucidating the key state indicators under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110244. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a membrane-coupled high-rate algal pond for urban wastewater treatment at demonstration scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Viruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 301, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the literature chaos around free ammonia inhibition in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109487. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: Challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.107567. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of biochar and trace elements in the form of industrial FeCl3 to stabilize anaerobic digestion of food waste: dosage optimization and long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (12), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 248, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and pilot-scale validation of a fuzzy-logic control system for optimization of methane production in fixed-bed reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Santa-Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optimization of the key filtration parameters in an AnMBR: Urban wastewater mono-digestion vs. co-digestion with domestic food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M V Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesophilic and thermophilic anaerobic digestion of lipid-extracted microalgae N. gaditana for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bartacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jeison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.539-546. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of propionic acid during consecutive batch anaerobic digestion of commercial food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.724-733. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.470-479. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion of food waste and cardboard at different substrate loads, solid contents and co-digestion proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 233, pp.166-175. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.02.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food waste valorization via anaerobic processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.499-547. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-016-9405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biochar on nitrogen dynamic to regulate ammonia and nitrous oxide emissions during composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviliana Elviliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International RAMIRAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: how to generate value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in future anaerobic biorefineries – Examples from the INRAE-LBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Fermentation workshop - The role of Anaerobic Fermentation in the circular bio-economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomass Biorefinery Network; EBNet, Jan 2025, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of microbial protein from H2 and CO2 using purple nonsulfur bacteria: first performance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia Deii Flores Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Morya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial protein as a key ingredient in sustainable food production systems: the example of purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainable food systems: shaping the future of nutrition and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wagralim; FoodWal, May 2025, Namur (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Purple Phototrophic Bacteria in the fast lane: A growth rate advantage revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Diaz Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Olyslaegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E. Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO: Magnifying microbial impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing purple non-sulfur bacteria for gas to protein bioconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of specific uptake rates in purple non-sulfur bacteria for microbial protein production from gaseous streams: diazotrophy is faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic loading rate on hydrogen consumption rate during in-situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic microbial protein production from volatile fatty acids, hydrogen and carbon dioxide using purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ammonium concentration on in-situ biomethanation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Gas Biological Conversion Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of mixed phototrophic cultures to produce microbial protein from nitrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen supplementation strategies on microbial community succession and carbon and nitrogen metabolism in photosynthetic bacteria wastewater resource system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURPLEGAIN COST Action - 4. Workshop “Practical aspects of culturing and monitoring Purple Bacteria mixed and pure cultures” in the frame of WG2: Resource recovery from waste and wastewater and downstream procedures for PPB biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bottlenecks of the VOF model: DNS of an extreme case of a plate with holes for a gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified mechanistic modelling of gas-fed purple bacteria enriched cultures: from autotrophy to diazotrophic heterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phototrophic cultures can produce microbial protein from N2 and organic acids at high yields and rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial adaptation avoids propionate accumulation during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community modelling of growth and metabolism of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light strategy regulation enhances single-cell protein production and nutrient recovery from wastewater by photosynthetic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gas-based biorefinery: purple photo-anaerobic processes for the valorization of fermentation effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the Anaerobic Digestion Model Number 1 added in a dispersion model to simulate an acidogenic anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterias fototróficas púrpuras para la recuperación de recursos: bases fundamentales y estado actual de desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRESO YWP SPAIN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zssg-c544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling purple phototrophic bacteria for resource recovery from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconversion of H2 to Single Cell Protein by Purple Bacteria consortia: Influence of environmental conditions on microbial kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an acidogenic anaerobic fixed-bed reactor with the Anaerobic Digestion Model number 1 discretized by the Method of Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Monitoring and Control of Anaerobic Digestion Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from the first outdoors demonstrations-scale purple phototrophic bacteria flat-plate anaerobic photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of fundamental aspects of purple phototrophic bacteria for process upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of light attenuation for the upscaling of mixed purple phototrophic bacteria processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Implementation of a Modular and Scalable 1m 3 Outdoors Flat Plate Photobioreactor for Resource Recovery with Purple Phototrophic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anaerobic digestion of food waste: the importance of syntrophic acetate oxidation and correct free ammonia estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA XIV Latin American Workshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Chile. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards a realistic application of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Digital World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference On Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria - biofilm technology for microbial protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition de matériaux conducteurs à base de carbone et oligoéléments pour stabiliser la digestion anaérobie des biodéchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation Biogaz Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different strategies for stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Anaerobic Digestion Technology. Sustainable Alternative Bioenergy for a Stable Life - ADTech-SAB2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Mai University. THA. King Mongkut's University of Technology Thonburi (KMUTT), THA., Jun 2018, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets de papier/carton comme co-substrat pour stabiliser la digestion anaérobie des biodéchets alimentaires commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban food waste valorization: cardboard as suitable co-substrate for dry anaerobic co-digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of anaerobic digestion of food waste for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International ABWET Conference: Waste-to-bioenergy: Applications in Urban areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Marne-la-Vallée (UPEM). FRA., Jan 2017, Champs-sur-Marne, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic food waste & cardboard codigestion: effect of initial charge on substrate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBIT 2016 Organic Resources and Biological Treatment - 10. International Conference on Circular Economy and Organic Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological and Educational Institute of Crete (TEI of Crete). GRC., May 2016, Heraklion, Greece. 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of an extreme case of a plate with holes as inlet for a bubbly gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarBUQ: Bayesian uncertainty quantification for anaerobic digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.AD-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring fermentation pathways during the anaerobic co-valorization of food waste and primary sludge to produce green energy and platform chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gallardo-Mejias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. AD-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modelling of purple non sulfur bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network reconstruction providing insights into the metabolism relevant for resource recovery in Rhodobacter sphaeroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mechanistic model to further develop purple phototrophic bacteria systems for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Stellenbosch, South Africa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling H2 conversion by purple bacteria enriched cultures: evaluating kinetics of gas-fed processes to assess feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen in anaerobic purple phototrophic bacteria systems for resource recovery: friend or foe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo anaerobic model 2: a mechanistic model for resource recovery using enriched purple phototrophic bacteria grown outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying ammonia inhibitory limits in anaerobic digestion: link with operational conditions and microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina sp. as key archaea to avoid acidification in dry anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil extraction process as pre-treatment process for mesophilic and thermophilic anaerobic digestion of microalgae N. gaditana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Cabrera Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javer Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocesses Coupling for Biohydrogen Production: Applications and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eqwan Roslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcaraz Gonzalez, V.; Flores Estrella, R.A.; Haarstrick, A.; Gonzalez Alvarez, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wastewater Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273-304, 2024, Springer Water, 978-3-031-57734-5. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57735-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from municipal wastewater: what and how much is there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Ostermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Water: Principles and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestate management: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Kumar Tyagi; Kaoutar Aboudi; Cigdem Eskicioglu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestate Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, 2022, 9781789062748. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062755_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from food waste via biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Tyagi; Kaoutar Aboudi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy and Resource Recovery from Biomass Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, Elsevier, 2021, 978-0-323-85223-4. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85223-4.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of bio-hydrogen production by dark fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Djalma Nunes Ferraz Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioreactors for microbial biomass and energy conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473 p., 2018, Green Energy and Technology, 978-981-10-7676-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7677-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of commercial food waste via anaerobic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2017. English. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1334C683"/>
+    <w:nsid w:val="45DE7E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-capson-tojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-8199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1384417/gabriel-capson-tojo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Turolla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108709" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T. Couto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.F. Lima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#224;nchez-Zurano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carecci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Batstone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123216" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Del Rosario Rodero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Rodero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168471" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani Rahmatabad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J Batstone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H&#252;lsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119401" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ledezma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128709" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stegman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grassino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken W L Yong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123490" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#252;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Solley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118327" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Barnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2022.102726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ch&#225;vez-Fuentes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Hut&#328;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116941" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ruano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capson-Tojo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moscoviz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Astals" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109487" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viruela" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Seco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122672" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Grassino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E Vlaeminck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puyol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107567" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ruano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferrer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.149" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777844v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Torres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mu&#241;oz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartacek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson Tojo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.02.126" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-016-9405-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344888v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Diaz Allegue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Olyslaegers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E. Vlaeminck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344862v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratia Deii Flores Salgado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Morya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mu&#241;oz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao He" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644586v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676024v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Shon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Oehmen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644543v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466628v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T Couto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466592v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782822v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cresti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771977v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios-Mejia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallardo-Mejias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ruano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466675v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782796v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782805v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782872v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cabrera Barriga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javer Pavez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57735-2_14" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Ostermeyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Carvalho" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782762v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782755v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85223-4.00013-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Djalma Nunes Ferraz Junior" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-10-7677-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7677-0_6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-capson-tojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-8199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1384417/gabriel-capson-tojo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Turolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108709" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Del Rosario Rodero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T. Couto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.F. Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122534" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#224;nchez-Zurano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carecci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Batstone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123216" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Lu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Rodero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168471" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani Rahmatabad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ledezma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H&#252;lsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128709" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J Batstone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stegman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grassino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken W L Yong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123490" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#252;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Solley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118327" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Barnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2022.102726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ch&#225;vez-Fuentes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Hut&#328;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116941" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ruano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viruela" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Seco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122672" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capson-Tojo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moscoviz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Astals" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109487" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Grassino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E Vlaeminck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puyol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107567" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ruano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferrer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Torres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartacek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H0D31BD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson Tojo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.02.126" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-016-9405-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratia Deii Flores Salgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Morya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344888v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Diaz Allegue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Olyslaegers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E. Vlaeminck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644573v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao He" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644512v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676024v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Shon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Oehmen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466535v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466628v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T Couto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782828v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782831v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782855v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738219v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604898v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cresti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606107v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771977v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios-Mejia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallardo-Mejias" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ruano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466675v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cabrera Barriga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javer Pavez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57735-2_14" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Ostermeyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Carvalho" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782755v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85223-4.00013-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Djalma Nunes Ferraz Junior" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-10-7677-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7677-0_6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>