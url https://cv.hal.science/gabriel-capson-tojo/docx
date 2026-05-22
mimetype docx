--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Capson-Tojo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-capson-tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6484-8199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1384417/gabriel-capson-tojo/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Westerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of pathogen reduction data in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114982. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling challenges to unlock the power of phototrophic systems for wastewater valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Turolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ficara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108709. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga-Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Aemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinitrogen fixation by open purple non-sulfur bacteria cultures for protein production: Diazotrophy boosts photoheterotrophic uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 430, pp.132554. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of mono- and disaccharide fermentation in an anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.122534. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and challenges in mechanistic modelling of photosynthetic processes for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sànchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.123216. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.123216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent light drives efficient metabolism to enhance single-cell protein production in photoheterotrophic purple non-sulfur bacteria from sugar-rich wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 438, pp.133243. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Uncertainty Quantification for Anaerobic Digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130147. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of enriched phototrophic purple bacteria for H2 bioconversion into single cell protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168471. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Organic Loading Rate on Hydrogen Consumption Rates during In Situ Biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.2490. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery using enriched purple phototrophic bacteria in an outdoor flat plate photobioreactor: Suspended vs. attached growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albie Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ledezma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 373, pp.128709. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding mechanistic models to represent purple phototrophic bacteria enriched cultures growing outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.119401. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally illuminated photobioreactors for resource recovery from piggery and chicken-processing wastewaters utilising purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development for PPB culture screening, pigment analysis with UPLC-UV-HRMS vs. spectrophotometric methods, and spectral decomposition-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken W L Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attenuation in enriched purple phototrophic bacteria cultures: Implications for modelling and reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 219, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor demonstration-scale flat plate photobioreactor for resource recovery with purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Solley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from purple phototrophic bacteria via single-cell protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2022.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between lipids and ammoniacal nitrogen mitigates inhibition in mesophilic anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Chávez-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Hutňan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.244 - 252. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering syntrophic acetate oxidation and ionic strength improves the performance of models for food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria are outcompeted by aerobic heterotrophs in the presence of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.116941. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.116941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae-bacteria consortia in high-rate ponds for treating urban wastewater: Elucidating the key state indicators under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110244. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a membrane-coupled high-rate algal pond for urban wastewater treatment at demonstration scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Viruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 301, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the literature chaos around free ammonia inhibition in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109487. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: Challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.107567. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of biochar and trace elements in the form of industrial FeCl3 to stabilize anaerobic digestion of food waste: dosage optimization and long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (12), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 248, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and pilot-scale validation of a fuzzy-logic control system for optimization of methane production in fixed-bed reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Santa-Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optimization of the key filtration parameters in an AnMBR: Urban wastewater mono-digestion vs. co-digestion with domestic food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M V Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesophilic and thermophilic anaerobic digestion of lipid-extracted microalgae N. gaditana for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bartacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jeison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.539-546. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of propionic acid during consecutive batch anaerobic digestion of commercial food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.724-733. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.470-479. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion of food waste and cardboard at different substrate loads, solid contents and co-digestion proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 233, pp.166-175. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.02.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food waste valorization via anaerobic processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.499-547. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-016-9405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biochar on nitrogen dynamic to regulate ammonia and nitrous oxide emissions during composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviliana Elviliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International RAMIRAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: how to generate value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in future anaerobic biorefineries – Examples from the INRAE-LBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Fermentation workshop - The role of Anaerobic Fermentation in the circular bio-economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomass Biorefinery Network; EBNet, Jan 2025, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of microbial protein from H2 and CO2 using purple nonsulfur bacteria: first performance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia Deii Flores Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Morya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial protein as a key ingredient in sustainable food production systems: the example of purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainable food systems: shaping the future of nutrition and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wagralim; FoodWal, May 2025, Namur (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Purple Phototrophic Bacteria in the fast lane: A growth rate advantage revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Diaz Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Olyslaegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E. Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO: Magnifying microbial impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing purple non-sulfur bacteria for gas to protein bioconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of specific uptake rates in purple non-sulfur bacteria for microbial protein production from gaseous streams: diazotrophy is faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic loading rate on hydrogen consumption rate during in-situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic microbial protein production from volatile fatty acids, hydrogen and carbon dioxide using purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ammonium concentration on in-situ biomethanation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Gas Biological Conversion Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of mixed phototrophic cultures to produce microbial protein from nitrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen supplementation strategies on microbial community succession and carbon and nitrogen metabolism in photosynthetic bacteria wastewater resource system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURPLEGAIN COST Action - 4. Workshop “Practical aspects of culturing and monitoring Purple Bacteria mixed and pure cultures” in the frame of WG2: Resource recovery from waste and wastewater and downstream procedures for PPB biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bottlenecks of the VOF model: DNS of an extreme case of a plate with holes for a gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified mechanistic modelling of gas-fed purple bacteria enriched cultures: from autotrophy to diazotrophic heterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phototrophic cultures can produce microbial protein from N2 and organic acids at high yields and rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial adaptation avoids propionate accumulation during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community modelling of growth and metabolism of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light strategy regulation enhances single-cell protein production and nutrient recovery from wastewater by photosynthetic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gas-based biorefinery: purple photo-anaerobic processes for the valorization of fermentation effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the Anaerobic Digestion Model Number 1 added in a dispersion model to simulate an acidogenic anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterias fototróficas púrpuras para la recuperación de recursos: bases fundamentales y estado actual de desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRESO YWP SPAIN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zssg-c544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling purple phototrophic bacteria for resource recovery from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconversion of H2 to Single Cell Protein by Purple Bacteria consortia: Influence of environmental conditions on microbial kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an acidogenic anaerobic fixed-bed reactor with the Anaerobic Digestion Model number 1 discretized by the Method of Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Monitoring and Control of Anaerobic Digestion Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from the first outdoors demonstrations-scale purple phototrophic bacteria flat-plate anaerobic photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of fundamental aspects of purple phototrophic bacteria for process upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of light attenuation for the upscaling of mixed purple phototrophic bacteria processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Implementation of a Modular and Scalable 1m 3 Outdoors Flat Plate Photobioreactor for Resource Recovery with Purple Phototrophic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anaerobic digestion of food waste: the importance of syntrophic acetate oxidation and correct free ammonia estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA XIV Latin American Workshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Chile. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards a realistic application of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Digital World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference On Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria - biofilm technology for microbial protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition de matériaux conducteurs à base de carbone et oligoéléments pour stabiliser la digestion anaérobie des biodéchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation Biogaz Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different strategies for stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Anaerobic Digestion Technology. Sustainable Alternative Bioenergy for a Stable Life - ADTech-SAB2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Mai University. THA. King Mongkut's University of Technology Thonburi (KMUTT), THA., Jun 2018, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets de papier/carton comme co-substrat pour stabiliser la digestion anaérobie des biodéchets alimentaires commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban food waste valorization: cardboard as suitable co-substrate for dry anaerobic co-digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of anaerobic digestion of food waste for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International ABWET Conference: Waste-to-bioenergy: Applications in Urban areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Marne-la-Vallée (UPEM). FRA., Jan 2017, Champs-sur-Marne, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic food waste & cardboard codigestion: effect of initial charge on substrate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBIT 2016 Organic Resources and Biological Treatment - 10. International Conference on Circular Economy and Organic Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological and Educational Institute of Crete (TEI of Crete). GRC., May 2016, Heraklion, Greece. 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of an extreme case of a plate with holes as inlet for a bubbly gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarBUQ: Bayesian uncertainty quantification for anaerobic digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.AD-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring fermentation pathways during the anaerobic co-valorization of food waste and primary sludge to produce green energy and platform chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gallardo-Mejias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. AD-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modelling of purple non sulfur bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network reconstruction providing insights into the metabolism relevant for resource recovery in Rhodobacter sphaeroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mechanistic model to further develop purple phototrophic bacteria systems for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Stellenbosch, South Africa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling H2 conversion by purple bacteria enriched cultures: evaluating kinetics of gas-fed processes to assess feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen in anaerobic purple phototrophic bacteria systems for resource recovery: friend or foe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo anaerobic model 2: a mechanistic model for resource recovery using enriched purple phototrophic bacteria grown outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying ammonia inhibitory limits in anaerobic digestion: link with operational conditions and microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina sp. as key archaea to avoid acidification in dry anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil extraction process as pre-treatment process for mesophilic and thermophilic anaerobic digestion of microalgae N. gaditana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Cabrera Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javer Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocesses Coupling for Biohydrogen Production: Applications and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eqwan Roslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcaraz Gonzalez, V.; Flores Estrella, R.A.; Haarstrick, A.; Gonzalez Alvarez, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wastewater Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273-304, 2024, Springer Water, 978-3-031-57734-5. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57735-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from municipal wastewater: what and how much is there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Ostermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Water: Principles and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestate management: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Kumar Tyagi; Kaoutar Aboudi; Cigdem Eskicioglu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestate Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, 2022, 9781789062748. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062755_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from food waste via biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Tyagi; Kaoutar Aboudi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy and Resource Recovery from Biomass Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, Elsevier, 2021, 978-0-323-85223-4. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85223-4.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of bio-hydrogen production by dark fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Djalma Nunes Ferraz Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioreactors for microbial biomass and energy conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473 p., 2018, Green Energy and Technology, 978-981-10-7676-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7677-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of commercial food waste via anaerobic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2017. English. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Capson-Tojo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-capson-tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6484-8199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.es/citations?user=SeuijtAAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1384417/gabriel-capson-tojo/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Westerholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate biochemical composition does not impact hydrogen consumption rate but metabolite production during batch in-situ biomethanation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani-Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 93, pp.351-361. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2026.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling challenges to unlock the power of phototrophic systems for wastewater valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Turolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ficara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.108709. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of pathogen reduction data in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.114982. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga-Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Aemig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinitrogen fixation by open purple non-sulfur bacteria cultures for protein production: Diazotrophy boosts photoheterotrophic uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 430, pp.132554. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and challenges in mechanistic modelling of photosynthetic processes for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sànchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 278, pp.123216. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.123216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent light drives efficient metabolism to enhance single-cell protein production in photoheterotrophic purple non-sulfur bacteria from sugar-rich wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengming Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 438, pp.133243. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of mono- and disaccharide fermentation in an anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T. Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.122534. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Organic Loading Rate on Hydrogen Consumption Rates during In Situ Biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.2490. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17112490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Uncertainty Quantification for Anaerobic Digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 394, pp.130147. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.130147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of enriched phototrophic purple bacteria for H2 bioconversion into single cell protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168471. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery using enriched purple phototrophic bacteria in an outdoor flat plate photobioreactor: Suspended vs. attached growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albie Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ledezma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 373, pp.128709. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding mechanistic models to represent purple phototrophic bacteria enriched cultures growing outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.119401. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light attenuation in enriched purple phototrophic bacteria cultures: Implications for modelling and reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 219, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor demonstration-scale flat plate photobioreactor for resource recovery with purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuo Meng Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Solley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from purple phototrophic bacteria via single-cell protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2022.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally illuminated photobioreactors for resource recovery from piggery and chicken-processing wastewaters utilising purple phototrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development for PPB culture screening, pigment analysis with UPLC-UV-HRMS vs. spectrophotometric methods, and spectral decomposition-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken W L Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between lipids and ammoniacal nitrogen mitigates inhibition in mesophilic anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Chávez-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Hutňan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.244 - 252. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering syntrophic acetate oxidation and ionic strength improves the performance of models for food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria are outcompeted by aerobic heterotrophs in the presence of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.116941. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.116941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae-bacteria consortia in high-rate ponds for treating urban wastewater: Elucidating the key state indicators under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110244. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a membrane-coupled high-rate algal pond for urban wastewater treatment at demonstration scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Viruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sialve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 301, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2019.122672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the literature chaos around free ammonia inhibition in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109487. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: Challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.107567. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of biochar and trace elements in the form of industrial FeCl3 to stabilize anaerobic digestion of food waste: dosage optimization and long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (12), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optimization of the key filtration parameters in an AnMBR: Urban wastewater mono-digestion vs. co-digestion with domestic food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M V Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina plays a main role during methanogenesis of high-solids food waste and cardboard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardboard proportions and total solids contents as driving factors in dry co-fermentation of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 248, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of granular activated carbon and trace elements to favor volatile fatty acid consumption during anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Santa-Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and pilot-scale validation of a fuzzy-logic control system for optimization of methane production in fixed-bed reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.96-104. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesophilic and thermophilic anaerobic digestion of lipid-extracted microalgae N. gaditana for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bartacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jeison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.539-546. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of propionic acid during consecutive batch anaerobic digestion of commercial food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.724-733. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of dry anaerobic co-digestion of food waste and cardboard for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.470-479. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic digestion of food waste and cardboard at different substrate loads, solid contents and co-digestion proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 233, pp.166-175. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2017.02.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food waste valorization via anaerobic processes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.499-547. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-016-9405-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biochar on nitrogen dynamic to regulate ammonia and nitrous oxide emissions during composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviliana Elviliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International RAMIRAN conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria for resource recovery: how to generate value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in future anaerobic biorefineries – Examples from the INRAE-LBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Fermentation workshop - The role of Anaerobic Fermentation in the circular bio-economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomass Biorefinery Network; EBNet, Jan 2025, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of microbial protein from H2 and CO2 using purple nonsulfur bacteria: first performance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia Deii Flores Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Morya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic Purple Phototrophic Bacteria in the fast lane: A growth rate advantage revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Diaz Allegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Olyslaegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried E. Vlaeminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS MICRO: Magnifying microbial impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Microbiological Societies (FEMS), Jul 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahak Yeghiazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial protein as a key ingredient in sustainable food production systems: the example of purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for sustainable food systems: shaping the future of nutrition and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wagralim; FoodWal, May 2025, Namur (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing purple non-sulfur bacteria for gas to protein bioconversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of European Society for Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of specific uptake rates in purple non-sulfur bacteria for microbial protein production from gaseous streams: diazotrophy is faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Latin American Wokrshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Oct 2025, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community modelling of growth and metabolism of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light strategy regulation enhances single-cell protein production and nutrient recovery from wastewater by photosynthetic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic loading rate on hydrogen consumption rate during in-situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diazotrophic microbial protein production from volatile fatty acids, hydrogen and carbon dioxide using purple bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of mixed phototrophic cultures to produce microbial protein from nitrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ammonium concentration on in-situ biomethanation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dabestani Rahmatabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Gas Biological Conversion Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bottlenecks of the VOF model: DNS of an extreme case of a plate with holes for a gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen supplementation strategies on microbial community succession and carbon and nitrogen metabolism in photosynthetic bacteria wastewater resource system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURPLEGAIN COST Action - 4. Workshop “Practical aspects of culturing and monitoring Purple Bacteria mixed and pure cultures” in the frame of WG2: Resource recovery from waste and wastewater and downstream procedures for PPB biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified mechanistic modelling of gas-fed purple bacteria enriched cultures: from autotrophy to diazotrophic heterotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed phototrophic cultures can produce microbial protein from N2 and organic acids at high yields and rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial adaptation avoids propionate accumulation during in situ biomethanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Braga Nan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an acidogenic anaerobic fixed-bed reactor with the Anaerobic Digestion Model number 1 discretized by the Method of Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Monitoring and Control of Anaerobic Digestion Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gas-based biorefinery: purple photo-anaerobic processes for the valorization of fermentation effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the Anaerobic Digestion Model Number 1 added in a dispersion model to simulate an acidogenic anaerobic fixed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela T Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.F. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvarez-Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Sanglier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Garcia-Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zssg-c544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterias fototróficas púrpuras para la recuperación de recursos: bases fundamentales y estado actual de desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRESO YWP SPAIN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling purple phototrophic bacteria for resource recovery from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconversion of H2 to Single Cell Protein by Purple Bacteria consortia: Influence of environmental conditions on microbial kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learnt from the first outdoors demonstrations-scale purple phototrophic bacteria flat-plate anaerobic photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of fundamental aspects of purple phototrophic bacteria for process upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of light attenuation for the upscaling of mixed purple phototrophic bacteria processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Implementation of a Modular and Scalable 1m 3 Outdoors Flat Plate Photobioreactor for Resource Recovery with Purple Phototrophic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Züger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling anaerobic digestion of food waste: the importance of syntrophic acetate oxidation and correct free ammonia estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA XIV Latin American Workshop and Symposium on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Chile. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards a realistic application of purple phototrophic bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Digital World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference On Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purple phototrophic bacteria - biofilm technology for microbial protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Stegman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IWA Resource Recovery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition de matériaux conducteurs à base de carbone et oligoéléments pour stabiliser la digestion anaérobie des biodéchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Innovation Biogaz Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different strategies for stabilizing food waste anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Anaerobic Digestion Technology. Sustainable Alternative Bioenergy for a Stable Life - ADTech-SAB2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chang Mai University. THA. King Mongkut's University of Technology Thonburi (KMUTT), THA., Jun 2018, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets de papier/carton comme co-substrat pour stabiliser la digestion anaérobie des biodéchets alimentaires commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban food waste valorization: cardboard as suitable co-substrate for dry anaerobic co-digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of anaerobic digestion of food waste for methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International ABWET Conference: Waste-to-bioenergy: Applications in Urban areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Marne-la-Vallée (UPEM). FRA., Jan 2017, Champs-sur-Marne, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry anaerobic food waste & cardboard codigestion: effect of initial charge on substrate conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBIT 2016 Organic Resources and Biological Treatment - 10. International Conference on Circular Economy and Organic Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technological and Educational Institute of Crete (TEI of Crete). GRC., May 2016, Heraklion, Greece. 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNS of an extreme case of a plate with holes as inlet for a bubbly gas-liquid photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brais Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on Biochemical Engineering Science ESBES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarBUQ: Bayesian uncertainty quantification for anaerobic digestion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picard-Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.AD-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring fermentation pathways during the anaerobic co-valorization of food waste and primary sludge to produce green energy and platform chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rios-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gallardo-Mejias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. AD-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling H2 conversion by purple bacteria enriched cultures: evaluating kinetics of gas-fed processes to assess feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modelling of purple non sulfur bacteria for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic network reconstruction providing insights into the metabolism relevant for resource recovery in Rhodobacter sphaeroides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Shon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IWA International Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mechanistic model to further develop purple phototrophic bacteria systems for resource recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Stellenbosch, South Africa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen in anaerobic purple phototrophic bacteria systems for resource recovery: friend or foe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo anaerobic model 2: a mechanistic model for resource recovery using enriched purple phototrophic bacteria grown outdoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien J Batstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Water Resource Recovery Modelling Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying ammonia inhibitory limits in anaerobic digestion: link with operational conditions and microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Moscoviz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Astals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanosarcina sp. as key archaea to avoid acidification in dry anaerobic digestion of food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. , 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil extraction process as pre-treatment process for mesophilic and thermophilic anaerobic digestion of microalgae N. gaditana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Cabrera Barriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javer Pavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprocesses Coupling for Biohydrogen Production: Applications and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Magdalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Rosario Rodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eqwan Roslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcaraz Gonzalez, V.; Flores Estrella, R.A.; Haarstrick, A.; Gonzalez Alvarez, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wastewater Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273-304, 2024, Springer Water, 978-3-031-57734-5. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57735-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from municipal wastewater: what and how much is there?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Ostermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Hülsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Oehmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Water: Principles and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaerobic digestate management: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guilayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Kumar Tyagi; Kaoutar Aboudi; Cigdem Eskicioglu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobic Digestate Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishing, 2022, 9781789062748. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062755_0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource recovery from food waste via biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinay Tyagi; Kaoutar Aboudi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy and Resource Recovery from Biomass Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 1, Elsevier, 2021, 978-0-323-85223-4. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85223-4.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of bio-hydrogen production by dark fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Djalma Nunes Ferraz Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioreactors for microbial biomass and energy conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 473 p., 2018, Green Energy and Technology, 978-981-10-7676-3. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7677-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of commercial food waste via anaerobic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Capson-Tojo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2017. English. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45DE7E4A"/>
+    <w:nsid w:val="0DF056D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-capson-tojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-8199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1384417/gabriel-capson-tojo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Turolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108709" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Del Rosario Rodero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T. Couto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.F. Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122534" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#224;nchez-Zurano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carecci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Batstone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123216" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Lu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Rodero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168471" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani Rahmatabad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112490" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ledezma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H&#252;lsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128709" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J Batstone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stegman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grassino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken W L Yong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123490" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#252;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Solley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118327" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Barnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2022.102726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ch&#225;vez-Fuentes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Hut&#328;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Jensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116941" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ruano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viruela" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Seco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122672" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capson-Tojo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moscoviz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Astals" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109487" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Grassino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E Vlaeminck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puyol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107567" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5797" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ruano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferrer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Torres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartacek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H0D31BD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson Tojo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.02.126" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-016-9405-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratia Deii Flores Salgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Morya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344888v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Diaz Allegue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Olyslaegers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E. Vlaeminck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644573v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao He" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644512v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676024v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Shon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Oehmen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466535v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466628v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T Couto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782828v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782831v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782855v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738219v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604898v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cresti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606107v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771977v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios-Mejia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallardo-Mejias" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ruano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466675v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782803v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782805v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cabrera Barriga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javer Pavez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57735-2_14" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Ostermeyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Carvalho" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782755v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85223-4.00013-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Djalma Nunes Ferraz Junior" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-10-7677-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7677-0_6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-capson-tojo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-8199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.es/citations?user=SeuijtAAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1384417/gabriel-capson-tojo/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani-Rahmatabad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2026.04.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Turolla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Batstone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ficara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108709" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Del Rosario Rodero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132554" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#224;nchez-Zurano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carecci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Batstone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Zhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T. Couto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.F. Lima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Moreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122534" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabestani Rahmatabad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17112490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picard-Weibel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.130147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Rosario Rodero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168471" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ledezma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H&#252;lsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128709" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J Batstone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grassino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118572" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Z&#252;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Meng Gan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Solley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Barnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2022.102726" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stegman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118194" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken W L Yong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Astals" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ch&#225;vez-Fuentes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Hut&#328;an" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Jensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125802" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116941" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Ruano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viruela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Seco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.122672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capson-Tojo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moscoviz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Astals" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109487" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Grassino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E Vlaeminck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puyol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107567" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5797" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ruano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferrer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.04.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.06.040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Santa-Catalina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.097" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ruano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.05.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Torres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mu&#241;oz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartacek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H0D31BD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.09.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson Tojo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.02.126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-016-9405-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviliana Elviliana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratia Deii Flores Salgado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Morya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Diaz Allegue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Olyslaegers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried E. Vlaeminck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mu&#241;oz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344937v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Shon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Oehmen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644479v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563242v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao He" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644512v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644551v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga Nan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela T Couto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466535v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782822v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782828v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782866v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738219v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cresti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644598v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644608v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios-Mejia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallardo-Mejias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ruano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466675v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782796v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782803v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782805v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782872v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cabrera Barriga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javer Pavez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqwan Roslan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57735-2_14" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Ostermeyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Carvalho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782762v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85223-4.00013-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180658v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Djalma Nunes Ferraz Junior" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-10-7677-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7677-0_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>