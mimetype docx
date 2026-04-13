--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -190,299 +190,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
+                <w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+                <w:t xml:space="preserve">Björn E Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">Andreia Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hozé</w:t>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrita Raja Ravi Shankar</w:t>
+                <w:t xml:space="preserve">Franziska Bonath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.771. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220883v1</w:t>
+                <w:t xml:space="preserve">hal-05224445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t>
+                <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn E Langer</w:t>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Amaral</w:t>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Bonath</w:t>
+                <w:t xml:space="preserve">Amrita Raja Ravi Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.228. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224445v1</w:t>
+                <w:t xml:space="preserve">hal-05220883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the landscape of genome-wide chromatin interaction sites of the lncRNA TUG1 in bovine cell lines and liver tissue</w:t>
               </w:r>
@@ -596,161 +596,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS reveals determinants of mobilization rate and dynamics of an active endogenous retrovirus of cattle</w:t>
+                <w:t xml:space="preserve">Novel Candidate Genes Involved in an Initial Stage of White Striping Development in Broiler Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijing Tang</w:t>
+                <w:t xml:space="preserve">Suelen Fernandes Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Swedlund</w:t>
+                <w:t xml:space="preserve">Adriana Mércia Guaratini Ibelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dupont</w:t>
+                <w:t xml:space="preserve">Jane Oliveira Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Harland</w:t>
+                <w:t xml:space="preserve">Maurício Egídio Cantão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp. 2154. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46434-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani14162379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523102v1</w:t>
+                <w:t xml:space="preserve">hal-04683411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative construction of the first reliable catalogue of bovine circular RNAs</w:t>
               </w:r>
@@ -864,161 +864,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Candidate Genes Involved in an Initial Stage of White Striping Development in Broiler Chickens</w:t>
+                <w:t xml:space="preserve">GWAS reveals determinants of mobilization rate and dynamics of an active endogenous retrovirus of cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suelen Fernandes Padilha</w:t>
+                <w:t xml:space="preserve">Lijing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Mércia Guaratini Ibelli</w:t>
+                <w:t xml:space="preserve">Benjamin Swedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Oliveira Peixoto</w:t>
+                <w:t xml:space="preserve">Sebastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurício Egídio Cantão</w:t>
+                <w:t xml:space="preserve">Chad Harland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp. 2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani14162379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46434-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683411v1</w:t>
+                <w:t xml:space="preserve">hal-04523102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key co-expressed genes correlated with blood serum parameters of pigs fed with different fatty acid profile diets</w:t>
               </w:r>
@@ -1266,1233 +1266,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq transcriptome profiling of pigs’ liver in response to diet with different sources of fatty acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain fatty acid and transcriptome profiles of pig fed diets with different levels of soybean oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariah Castro Durval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivian Vezzoni De Almeida</w:t>
+                <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidge Fukumasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2023.1053021⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09188-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562888v1</w:t>
+                <w:t xml:space="preserve">hal-04562882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profile of skeletal muscle using different sources of dietary fatty acids in male pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
+                <w:t xml:space="preserve">High-resolution structural variants catalogue in a large-scale whole genome sequenced bovine family cohort data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Lim Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
+                <w:t xml:space="preserve">Mirte Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruko Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-023-00997-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09259-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562878v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution structural variants catalogue in a large-scale whole genome sequenced bovine family cohort data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Check-All-That-Apply method for sensory characterization of pork from immunocastrated male pigs fed different oil sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haruko Takeda</w:t>
+                <w:t xml:space="preserve">Julia Pereira Martins Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Vezzoni Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Paul Schinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Nascimento Meira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09259-8⟩</w:t>
+              <w:t xml:space="preserve">Scientia Agricola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1678-992x-2022-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562865v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check-All-That-Apply method for sensory characterization of pork from immunocastrated male pigs fed different oil sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ariana Nascimento Meira</w:t>
+                <w:t xml:space="preserve">Transcriptome profile of skeletal muscle using different sources of dietary fatty acids in male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Pereira Martins da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Agricola</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1678-992x-2022-0019⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-023-00997-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562896v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of breeding values using different densities of SNP to inform kinship in broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-seq transcriptome profiling of pigs’ liver in response to diet with different sources of fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Pereira Martins Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariah Castro Durval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayara Salvian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brayan Dias d'Auria</w:t>
+                <w:t xml:space="preserve">Vivian Vezzoni De Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.105124⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2023.1053021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563197v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An organism-wide ATAC-seq peak catalog for the bovine and its use to identify regulatory variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of breeding values using different densities of SNP to inform kinship in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayara Salvian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Mateus Freitas Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ândrea Plotzki Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Yuan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
+                <w:t xml:space="preserve">Brayan Dias d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.277947.123⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267, pp.105124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.105124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562841v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the annotation of the cattle genome by annotating transcription start sites in a diverse set of tissues and populations using Cap Analysis Gene Expression sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An organism-wide ATAC-seq peak catalog for the bovine and its use to identify regulatory variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lopdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazdak Salavati</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Graham Plastow</w:t>
+                <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad108⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (10), pp.1848-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.277947.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562850v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rate of de novo structural variation is increased in in vitro–produced offspring and preferentially affects the paternal genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Young-Lim Lee</w:t>
+                <w:t xml:space="preserve">Improving the annotation of the cattle genome by annotating transcription start sites in a diverse set of tissues and populations using Cap Analysis Gene Expression sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazdak Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniek Bouwman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Christa Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (9), pp.1455-1464. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.277884.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562823v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain fatty acid and transcriptome profiles of pig fed diets with different levels of soybean oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rate of de novo structural variation is increased in in vitro–produced offspring and preferentially affects the paternal genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Lim Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Pereira da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
+                <w:t xml:space="preserve">Aniek Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Harland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heidge Fukumasu</w:t>
+                <w:t xml:space="preserve">Mirte Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.91. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (9), pp.1455-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09188-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.277884.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562882v1</w:t>
+                <w:t xml:space="preserve">hal-04562823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary soybean oil inclusion on liver-related transcription factors in a pig model for metabolic diseases</w:t>
               </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Nery Ciconello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.10318. </w:t>
@@ -2746,90 +2746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking phasing software with a whole-genome sequenced cattle pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Kumar Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Coppieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Pereira Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe André Oliveira Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,1972 +3008,1972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Missense Mutation in the MYBPH Gene Is Associated With Abdominal Fat Traits in Meat-Type Chickens</w:t>
+                <w:t xml:space="preserve">Genome-wide detection of CNVs and their association with performance traits in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Anchieta Trevisoli</w:t>
+                <w:t xml:space="preserve">Anna Carolina Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Henrique da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Purcell Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliana Petrini</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.698163⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07676-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563247v1</w:t>
+                <w:t xml:space="preserve">hal-04563259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetic architecture of feed efficiency traits in chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Augusto Petroli Marchesi</w:t>
+                <w:t xml:space="preserve">A 12 kb multi-allelic copy number variation encompassing a GC gene enhancer is associated with mastitis resistance in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Lim Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruko Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Keith Ono</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jane de Oliveira Peixoto</w:t>
+                <w:t xml:space="preserve">Erik Mullaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84125-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (7), pp.e1009331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563268v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 12 kb multi-allelic copy number variation encompassing a GC gene enhancer is associated with mastitis resistance in dairy cattle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Latifa Karim</w:t>
+                <w:t xml:space="preserve">Exploring the genetic architecture of feed efficiency traits in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Augusto Petroli Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Mullaart</w:t>
+                <w:t xml:space="preserve">Rafael Keith Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Egídio Cantão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mércia Guaratini Ibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane de Oliveira Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009331⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84125-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563252v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAP30 Gene Is a Probable Regulator of Muscle Hypertrophy in Chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Petry</w:t>
+                <w:t xml:space="preserve">A Missense Mutation in the MYBPH Gene Is Associated With Abdominal Fat Traits in Meat-Type Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Anchieta Trevisoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Maria De Souza</w:t>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Cristina da Veiga</w:t>
+                <w:t xml:space="preserve">Juliana Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.709937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.698163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563238v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide detection of CNVs and their association with performance traits in broilers</w:t>
+                <w:t xml:space="preserve">SAP30 Gene Is a Probable Regulator of Muscle Hypertrophy in Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Carolina Fernandes</w:t>
+                <w:t xml:space="preserve">Bruna Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Henrique da Silva</w:t>
+                <w:t xml:space="preserve">Aline Gonçalves Lio Copola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Purcell Goes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Marcela Maria De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
+                <w:t xml:space="preserve">Fernanda Cristina da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.354. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07676-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.709937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563259v1</w:t>
+                <w:t xml:space="preserve">hal-04563238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling genomic associations with feed efficiency and body weight traits in chickens through an integrative approach</w:t>
+                <w:t xml:space="preserve">Genome-wide association scan for QTL and their positional candidate genes associated with internal organ traits in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirele Daiana Poleti</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayara Salvian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábio Pértille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
+                <w:t xml:space="preserve">James Reecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.83. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12863-019-0783-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6040-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563276v1</w:t>
+                <w:t xml:space="preserve">hal-04563288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNAs differentially expressed in skeletal muscle of animals with divergent estimated breeding values for beef tenderness</w:t>
+                <w:t xml:space="preserve">Identification of selection signatures involved in performance traits in a paternal broiler line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berna Kappeler</w:t>
+                <w:t xml:space="preserve">Octávio Augusto Costa Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Regitano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Fernanda Marcondes Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane de Oliveira Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12867-018-0118-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5811-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563279v1</w:t>
+                <w:t xml:space="preserve">hal-04563294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of selection signatures involved in performance traits in a paternal broiler line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiRNAs differentially expressed in skeletal muscle of animals with divergent estimated breeding values for beef tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berna Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Regitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octávio Augusto Costa Almeida</w:t>
+                <w:t xml:space="preserve">Mirele Poleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jane de Oliveira Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.449. </w:t>
+              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5811-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12867-018-0118-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563294v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 Re-ranking of estimated breeding values using different panel densities with ssGBLUP in broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayara Salvian</w:t>
+                <w:t xml:space="preserve">Unraveling genomic associations with feed efficiency and body weight traits in chickens through an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirele Daiana Poleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerson Barreto Mourão</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luiz Lehmann Coutinho</w:t>
+                <w:t xml:space="preserve">Fábio Pértille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skz122.067⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-019-0783-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563290v1</w:t>
+                <w:t xml:space="preserve">hal-04563276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association scan for QTL and their positional candidate genes associated with internal organ traits in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60 Re-ranking of estimated breeding values using different panel densities with ssGBLUP in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayara Salvian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Barreto Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Corrêa Ledur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Reecy</w:t>
+                <w:t xml:space="preserve">Luiz Lehmann Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.669. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (Supplement_2), pp.36-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6040-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz122.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563288v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Co-expression Analysis Indicates Potential Pathways and Regulators of Beef Tenderness in Nellore Cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Koltes</w:t>
+                <w:t xml:space="preserve">A genome-wide association study reveals novel genomic regions and positional candidate genes for fat deposition in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sónia Cristina da Silva Andrade</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Reecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00441⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4779-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563298v1</w:t>
+                <w:t xml:space="preserve">hal-04563326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcass and commercial cut yield of Santa Ines sheep affected by polymorphisms of the LEP gene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of genome wide association studies and whole genome sequencing provides novel insights into fat deposition in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hymerson Costa Azevedo</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Reecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp. 6222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34364-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563311v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide association study reveals novel genomic regions and positional candidate genes for fat deposition in broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carcass and commercial cut yield of Santa Ines sheep affected by polymorphisms of the LEP gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Nascimento Meira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Reecy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
+                <w:t xml:space="preserve">Luiz Lehmann Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Barreto Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymerson Costa Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4779-6⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563326v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of genome wide association studies and whole genome sequencing provides novel insights into fat deposition in chicken</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+                <w:t xml:space="preserve">Gene Co-expression Analysis Indicates Potential Pathways and Regulators of Beef Tenderness in Nellore Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tássia Mangetti Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Correia de Almeida Regitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Koltes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sónia Cristina da Silva Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp. 6222. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34364-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563295v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide characterization of genetic variants and putative regions under selection in meat and egg-type chicken lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almas Ara Gheyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5024,90 +5024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of putative regulatory regions and transcription factors associated with intramuscular fat content traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Regitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Reecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirele Poleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5158,51 +5158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study for performance traits in chickens using genotype by sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Pértille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Ribamar da Silva Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.41748. </w:t>
@@ -5610,553 +5610,553 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing RUMIGEN EpiChip data to predict dairy cow performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn E Langer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131891v1</w:t>
+                <w:t xml:space="preserve">hal-05238688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing RUMIGEN EpiChip data to predict dairy cow performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+                <w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn E Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bonath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Patry</w:t>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t>
+              <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238688v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly annotated genomic features for biology-driven genome selection: the BovReg contribution</w:t>
+                <w:t xml:space="preserve">Round Table: The functional genome for future Genotype-to-Phenotype research and applications in swine and poultry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAAP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">GENE-SWitCH Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831275v1</w:t>
+                <w:t xml:space="preserve">hal-04831316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round Table: The functional genome for future Genotype-to-Phenotype research and applications in swine and poultry.</w:t>
+                <w:t xml:space="preserve">Newly annotated genomic features for biology-driven genome selection: the BovReg contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Bhati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Pausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GENE-SWitCH Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Brussel, Belgium</w:t>
+              <w:t xml:space="preserve">74th EAAP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831316v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring tissue-specificity in the regulatory landscape of bovine genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Lim Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Animal Genetics (ISAG) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cape town, South Africa</w:t>
@@ -6198,90 +6198,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a high-resolution functional annotation of the cattle genome using novel breeds/crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazdak Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAANG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online, Belgium</w:t>
@@ -6438,277 +6438,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (epi)genomic battle between unfixed transposable elements and their cognate piRNA clusters in cattle testes</w:t>
+                <w:t xml:space="preserve">BovReg: a high-resolution functional annotation of the cattle genome using novel breeds/crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chad Harland</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazdak Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Biology of Genomes CHSL meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">International Society of Animal Genetics (ISAG) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831369v1</w:t>
+                <w:t xml:space="preserve">hal-04831351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BovReg: a high-resolution functional annotation of the cattle genome using novel breeds/crosses</w:t>
+                <w:t xml:space="preserve">Live (epi)genomic battle between unfixed transposable elements and their cognate piRNA clusters in cattle testes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Clark</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Lim Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Harland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Animal Genetics (ISAG) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">The Biology of Genomes CHSL meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831351v1</w:t>
+                <w:t xml:space="preserve">hal-04831369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6752,51 +6752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,64 +6851,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subset of unfixed bovine endogenous retroviruses perturb gene expression in cis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Coppieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,90 +6976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Phasing Software With Whole-Genome Sequenced Cattle Trios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Kumar Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Coppieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7114,90 +7114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIRTH OF POLYMORPHIC PIRNA CLUSTERS DRIVEN BY TRANSPOSABLE ELEMENT INSERTIONS IN THE MALE CATTLE GERMLINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad Harland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Cold Spring Harbor meeting: Transposable Elements (Virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, Belgium</w:t>
@@ -7258,51 +7258,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERA DA EDIÇÃO GÊNICA: APLICAÇÕES E FUTURO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7500,222 +7500,226 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Björn E Langer</w:t>
+                <w:t xml:space="preserve">Heat Stress Induces Locus-Specific DNA Hypomethylation Linked to Immune Regulation in Lactating Holstein Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruiz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Joigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Amaral</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770333v1</w:t>
+                <w:t xml:space="preserve">hal-05574272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyadenylated RNA sequencing analysis helps establish a reliable catalog of circular RNAs - a bovine example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadlich Hadlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,168 +7744,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn E Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bonath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies reveal genomic regions and positional candidate genes for fat deposition in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. USP (Universidade de São Paulo), 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04831429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7969,51 +8091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D69AB90"/>
+    <w:nsid w:val="68A4E1FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8200,51 +8322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-costa-monteiro-moreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3139-1027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1884-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Weikard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Bhushan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Hadlich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swedlund" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Harland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46434-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Louise Clark" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Plastow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2375090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Fernandes Padilha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#233;rcia Guaratini Ibelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Oliveira Peixoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Eg&#237;dio Cant&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14162379" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simara Larissa Fanalli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Dezen Gomes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Novais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izally Carvalho Gerv&#225;sio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidge Fukumasu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1394971" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233; Oliveira Freitas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Brito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Lustosa Gon&#231;ales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira Martins da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09863-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira Martins Da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dezen Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Castro Durval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni De Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1053021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni de Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-023-00997-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Lim Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirte Bosse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takeda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Karim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09259-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pereira Martins Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni Almeida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Paul Schinckel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Nascimento Meira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2022-0019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Salvian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Mateus Freitas Silveira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ndrea Plotzki Reis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Dias d'Auria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.105124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopdell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Petrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget-Ebrad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277947.123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Salavati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clark" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek Bouwman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277884.123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09188-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nery Ciconello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14069-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Silva-Vignato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Silva Mello Cesar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Afonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirele Daiana Poleti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.935238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Kadri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Coppieters" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08354-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12131632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Anchieta Trevisoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boschiero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Petrini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.698163" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Petroli Marchesi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keith Ono" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane de Oliveira Peixoto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84125-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mullaart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009331" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Petry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gon&#231;alves Lio Copola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Maria De Souza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cristina da Veiga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.709937" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carolina Fernandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Henrique da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Purcell Goes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Fernanda Godoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07676-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio P&#233;rtille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0783-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Kappeler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Regitano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirele Poleti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cesar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0118-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Costa Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marcondes Rezende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5811-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Barreto Mour&#227;o" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Corr&#234;a Ledur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Lehmann Coutinho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.067" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6040-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Mangetti Gon&#231;alves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Correia de Almeida Regitano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koltes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Cristina da Silva Andrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00441" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymerson Costa Azevedo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4779-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34364-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almas Ara Gheyas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gasparin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4444-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Oliveira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4871-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563335v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zanella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ribamar da Silva Nunes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41748" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschiero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gheyas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasparin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12271" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKL64255-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12263" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFZCXKPF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831275v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Bhati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gualdron Duarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gori" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_389" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831369v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831351v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831409v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56041/9786599841804-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671286v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IUJ40P" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770333v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadlich Hadlich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04831429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-costa-monteiro-moreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3139-1027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1884-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Weikard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Bhushan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Hadlich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Fernandes Padilha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#233;rcia Guaratini Ibelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Oliveira Peixoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Eg&#237;dio Cant&#227;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14162379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Louise Clark" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Plastow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2375090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swedlund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Harland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46434-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simara Larissa Fanalli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Dezen Gomes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Novais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izally Carvalho Gerv&#225;sio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidge Fukumasu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1394971" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233; Oliveira Freitas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Brito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Lustosa Gon&#231;ales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira Martins da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09863-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dezen Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09188-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Lim Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirte Bosse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takeda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Karim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09259-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pereira Martins Da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni Almeida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Paul Schinckel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Nascimento Meira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2022-0019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-023-00997-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira Martins Da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Castro Durval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni De Almeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1053021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Salvian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Mateus Freitas Silveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ndrea Plotzki Reis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Dias d'Auria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.105124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopdell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Petrov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget-Ebrad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277947.123" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Salavati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek Bouwman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277884.123" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nery Ciconello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14069-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Silva-Vignato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Silva Mello Cesar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Afonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirele Daiana Poleti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.935238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Kadri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Coppieters" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08354-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12131632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carolina Fernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Henrique da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Purcell Goes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Fernanda Godoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07676-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mullaart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563268v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Petroli Marchesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keith Ono" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane de Oliveira Peixoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84125-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Anchieta Trevisoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boschiero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Petrini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.698163" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Petry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gon&#231;alves Lio Copola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Maria De Souza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cristina da Veiga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.709937" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6040-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Costa Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marcondes Rezende" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5811-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Kappeler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Regitano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirele Poleti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cesar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0118-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio P&#233;rtille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0783-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Barreto Mour&#227;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Corr&#234;a Ledur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Lehmann Coutinho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.067" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4779-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34364-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymerson Costa Azevedo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Mangetti Gon&#231;alves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Correia de Almeida Regitano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koltes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Cristina da Silva Andrade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00441" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almas Ara Gheyas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gasparin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4444-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Oliveira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4871-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563335v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zanella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ribamar da Silva Nunes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41748" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschiero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gheyas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasparin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12271" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKL64255-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12263" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFZCXKPF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238688v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Bhati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gualdron Duarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gori" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_389" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831369v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831409v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56041/9786599841804-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671286v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IUJ40P" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574272v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruiz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Joigner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563807v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadlich Hadlich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770333v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04831429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>