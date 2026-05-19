--- v1 (2026-04-13)
+++ v2 (2026-05-19)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3139-1027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=J5p2fdsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/K-1884-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -182,5417 +203,5417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn E Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Bonath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Raja Ravi Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the landscape of genome-wide chromatin interaction sites of the lncRNA TUG1 in bovine cell lines and liver tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemarie Weikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghu Bhushan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frieder Hadlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 117 (6), pp.111135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Candidate Genes Involved in an Initial Stage of White Striping Development in Broiler Chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GWAS reveals determinants of mobilization rate and dynamics of an active endogenous retrovirus of cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Mércia Guaratini Ibelli</w:t>
+                <w:t xml:space="preserve">Lijing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Oliveira Peixoto</w:t>
+                <w:t xml:space="preserve">Benjamin Swedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurício Egídio Cantão</w:t>
+                <w:t xml:space="preserve">Sebastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Harland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani14162379⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp. 2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46434-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683411v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative construction of the first reliable catalogue of bovine circular RNAs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Novel Candidate Genes Involved in an Initial Stage of White Striping Development in Broiler Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Fernandes Padilha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mércia Guaratini Ibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Oliveira Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Egídio Cantão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graham Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2024.2375090⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani14162379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645720v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS reveals determinants of mobilization rate and dynamics of an active endogenous retrovirus of cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative construction of the first reliable catalogue of bovine circular RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dupont</w:t>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frieder Hadlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Harland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Emily Louise Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46434-1⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp. 52-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2024.2375090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523102v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key co-expressed genes correlated with blood serum parameters of pigs fed with different fatty acid profile diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco José de Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izally Carvalho Gervásio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidge Fukumasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2024.1394971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of eQTLs using different sets of single nucleotide polymorphisms associated with carcass and body composition traits in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe André Oliveira Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaína Lustosa Gonçales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Pereira Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-023-09863-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain fatty acid and transcriptome profiles of pig fed diets with different levels of soybean oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidge Fukumasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-023-09188-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution structural variants catalogue in a large-scale whole genome sequenced bovine family cohort data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Lim Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirte Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haruko Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-023-09259-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check-All-That-Apply method for sensory characterization of pork from immunocastrated male pigs fed different oil sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pereira Martins Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vezzoni Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Paul Schinckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Nascimento Meira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Agricola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1678-992x-2022-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profile of skeletal muscle using different sources of dietary fatty acids in male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Pereira Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-023-00997-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq transcriptome profiling of pigs’ liver in response to diet with different sources of fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Pereira Martins Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Castro Durval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vezzoni De Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2023.1053021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of breeding values using different densities of SNP to inform kinship in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayara Salvian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Mateus Freitas Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ândrea Plotzki Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Dias d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 267, pp.105124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.105124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An organism-wide ATAC-seq peak catalog for the bovine and its use to identify regulatory variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lopdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (10), pp.1848-1864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.277947.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the annotation of the cattle genome by annotating transcription start sites in a diverse set of tissues and populations using Cap Analysis Gene Expression sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazdak Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/g3journal/jkad108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rate of de novo structural variation is increased in in vitro–produced offspring and preferentially affects the paternal genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Lim Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniek Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad Harland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirte Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (9), pp.1455-1464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.277884.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary soybean oil inclusion on liver-related transcription factors in a pig model for metabolic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Pereira Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Nery Ciconello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.10318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-14069-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis Between Genome-Wide Association Study and Expression Quantitative Trait Loci Reveals Bovine Muscle Gene Expression Regulatory Polymorphisms Associated With Intramuscular Fat and Backfat Thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Silva-Vignato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirele Daiana Poleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.935238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking phasing software with a whole-genome sequenced cattle pedigree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Kumar Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Coppieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-022-08354-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Gene Expression Associated with Soybean Oil Level in the Diet of Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simara Larissa Fanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Pereira Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dezen Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vezzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe André Oliveira Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (13), pp.1632. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12131632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide detection of CNVs and their association with performance traits in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carolina Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Henrique da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Purcell Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-021-07676-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 12 kb multi-allelic copy number variation encompassing a GC gene enhancer is associated with mastitis resistance in dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Mullaart</w:t>
+                <w:t xml:space="preserve">Exploring the genetic architecture of feed efficiency traits in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Augusto Petroli Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Keith Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Egídio Cantão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mércia Guaratini Ibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane de Oliveira Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009331⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84125-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563252v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetic architecture of feed efficiency traits in chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane de Oliveira Peixoto</w:t>
+                <w:t xml:space="preserve">A Missense Mutation in the MYBPH Gene Is Associated With Abdominal Fat Traits in Meat-Type Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Anchieta Trevisoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Petrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84125-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.698163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563268v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Missense Mutation in the MYBPH Gene Is Associated With Abdominal Fat Traits in Meat-Type Chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A 12 kb multi-allelic copy number variation encompassing a GC gene enhancer is associated with mastitis resistance in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Lim Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruko Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliana Petrini</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Mullaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.698163⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (7), pp.e1009331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563247v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAP30 Gene Is a Probable Regulator of Muscle Hypertrophy in Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gonçalves Lio Copola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Maria De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Cristina da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2021.709937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association scan for QTL and their positional candidate genes associated with internal organ traits in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayara Salvian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Reecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-019-6040-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of selection signatures involved in performance traits in a paternal broiler line</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">MiRNAs differentially expressed in skeletal muscle of animals with divergent estimated breeding values for beef tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berna Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Regitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirele Poleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jane de Oliveira Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5811-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12867-018-0118-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563294v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRNAs differentially expressed in skeletal muscle of animals with divergent estimated breeding values for beef tenderness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirele Poleti</w:t>
+                <w:t xml:space="preserve">Unraveling genomic associations with feed efficiency and body weight traits in chickens through an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirele Daiana Poleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Cesar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+                <w:t xml:space="preserve">Fábio Pértille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12867-018-0118-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12863-019-0783-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563279v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling genomic associations with feed efficiency and body weight traits in chickens through an integrative approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Identification of selection signatures involved in performance traits in a paternal broiler line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octávio Augusto Costa Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Marcondes Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane de Oliveira Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12863-019-0783-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5811-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563276v1</w:t>
+                <w:t xml:space="preserve">hal-04563294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 Re-ranking of estimated breeding values using different panel densities with ssGBLUP in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayara Salvian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Barreto Mourão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Corrêa Ledur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Lehmann Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97 (Supplement_2), pp.36-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skz122.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide association study reveals novel genomic regions and positional candidate genes for fat deposition in broiler chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Carcass and commercial cut yield of Santa Ines sheep affected by polymorphisms of the LEP gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Nascimento Meira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Lehmann Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Barreto Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymerson Costa Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4779-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04563326v1</w:t>
+                <w:t xml:space="preserve">hal-04563311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of genome wide association studies and whole genome sequencing provides novel insights into fat deposition in chicken</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Gene Co-expression Analysis Indicates Potential Pathways and Regulators of Beef Tenderness in Nellore Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tássia Mangetti Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Correia de Almeida Regitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Koltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sónia Cristina da Silva Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34364-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563295v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcass and commercial cut yield of Santa Ines sheep affected by polymorphisms of the LEP gene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A genome-wide association study reveals novel genomic regions and positional candidate genes for fat deposition in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hymerson Costa Azevedo</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Reecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.012⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4779-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563311v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Co-expression Analysis Indicates Potential Pathways and Regulators of Beef Tenderness in Nellore Cattle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Integration of genome wide association studies and whole genome sequencing provides novel insights into fat deposition in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Boschiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Silva Mello Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sónia Cristina da Silva Andrade</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Reecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp. 6222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34364-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04563298v1</w:t>
+                <w:t xml:space="preserve">hal-04563295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide characterization of genetic variants and putative regions under selection in meat and egg-type chicken lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almas Ara Gheyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Fernanda Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-018-4444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of putative regulatory regions and transcription factors associated with intramuscular fat content traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Regitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Reecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirele Poleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-018-4871-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study for performance traits in chickens using genotype by sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Pértille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de Ribamar da Silva Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.41748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep41748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP and INDEL detection in a QTL region on chicken chromosome 2 associated with muscle deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gheyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (2), pp.158-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/age.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant discovery in a QTL region on chromosome 3 associated with fatness in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boschiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gheyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (2), pp.141-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5602,1639 +5623,1747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing RUMIGEN EpiChip data to predict dairy cow performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Costes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn E Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Bonath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round Table: The functional genome for future Genotype-to-Phenotype research and applications in swine and poultry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENE-SWitCH Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newly annotated genomic features for biology-driven genome selection: the BovReg contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Bhati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Pausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th EAAP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring tissue-specificity in the regulatory landscape of bovine genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Lim Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Animal Genetics (ISAG) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cape town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a high-resolution functional annotation of the cattle genome using novel breeds/crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazdak Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAANG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">389. Sequence-based multi-trait genome-wide association study for linear classification traits in Belgian Blue beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gualdron Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1622-1625, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BovReg: a high-resolution functional annotation of the cattle genome using novel breeds/crosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live (epi)genomic battle between unfixed transposable elements and their cognate piRNA clusters in cattle testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Lim Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Clark</w:t>
+                <w:t xml:space="preserve">Chad Harland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Animal Genetics (ISAG) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">The Biology of Genomes CHSL meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831351v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (epi)genomic battle between unfixed transposable elements and their cognate piRNA clusters in cattle testes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">BovReg: a high-resolution functional annotation of the cattle genome using novel breeds/crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chad Harland</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazdak Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Biology of Genomes CHSL meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">International Society of Animal Genetics (ISAG) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831369v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel methods for the analysis of highdimensional omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">Térence Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SfDohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417624v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subset of unfixed bovine endogenous retroviruses perturb gene expression in cis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Charlier</w:t>
+                <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Cold Spring Harbor meeting: Transposable Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, New york, United States</w:t>
+              <w:t xml:space="preserve">SfDohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831409v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Phasing Software With Whole-Genome Sequenced Cattle Trios</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A subset of unfixed bovine endogenous retroviruses perturb gene expression in cis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Coppieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">2022 Cold Spring Harbor meeting: Transposable Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, New york, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831261v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benchmarking Phasing Software With Whole-Genome Sequenced Cattle Trios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kumar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Coppieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos (Suisse), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BIRTH OF POLYMORPHIC PIRNA CLUSTERS DRIVEN BY TRANSPOSABLE ELEMENT INSERTIONS IN THE MALE CATTLE GERMLINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chad Harland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Cold Spring Harbor meeting: Transposable Elements (Virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7244,120 +7373,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERA DA EDIÇÃO GÊNICA: APLICAÇÕES E FUTURO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIÊNCIAS AMBIENTAIS E DA SAÚDE NA ATUALIDADE: Insights para alcançar os Objetivos para o Desenvolvimento Sustentável</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Instituto de Inteligência em Pesquisa e Consultoria Cientifica Ltda, pp.33-42, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56041/9786599841804-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7367,156 +7496,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of total-RNAseq reads for circRNA characterization in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frieder Hadlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Louise Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/IUJ40P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7526,387 +7655,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Stress Induces Locus-Specific DNA Hypomethylation Linked to Immune Regulation in Lactating Holstein Cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruiz González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Joigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyadenylated RNA sequencing analysis helps establish a reliable catalog of circular RNAs - a bovine example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadlich Hadlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Louise Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn E Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Bonath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7916,114 +8045,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies reveal genomic regions and positional candidate genes for fat deposition in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. USP (Universidade de São Paulo), 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04831429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8091,51 +8220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68A4E1FD"/>
+    <w:nsid w:val="31F3F2C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8322,51 +8451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-costa-monteiro-moreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3139-1027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1884-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Weikard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Bhushan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Hadlich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Fernandes Padilha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#233;rcia Guaratini Ibelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Oliveira Peixoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Eg&#237;dio Cant&#227;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14162379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Louise Clark" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Plastow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2375090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swedlund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Harland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46434-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simara Larissa Fanalli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Dezen Gomes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Novais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izally Carvalho Gerv&#225;sio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidge Fukumasu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1394971" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233; Oliveira Freitas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Brito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Lustosa Gon&#231;ales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira Martins da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09863-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dezen Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09188-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Lim Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirte Bosse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takeda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Karim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09259-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pereira Martins Da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni Almeida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Paul Schinckel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Nascimento Meira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2022-0019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-023-00997-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira Martins Da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Castro Durval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni De Almeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1053021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Salvian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Mateus Freitas Silveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ndrea Plotzki Reis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Dias d'Auria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.105124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopdell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Petrov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget-Ebrad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277947.123" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Salavati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek Bouwman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277884.123" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nery Ciconello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14069-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Silva-Vignato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Silva Mello Cesar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Afonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirele Daiana Poleti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.935238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Kadri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Coppieters" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08354-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12131632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carolina Fernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Henrique da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Purcell Goes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Fernanda Godoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07676-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mullaart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563268v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Petroli Marchesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keith Ono" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane de Oliveira Peixoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84125-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Anchieta Trevisoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boschiero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Petrini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.698163" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Petry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gon&#231;alves Lio Copola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Maria De Souza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cristina da Veiga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.709937" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6040-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Costa Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marcondes Rezende" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5811-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Kappeler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Regitano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirele Poleti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cesar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0118-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio P&#233;rtille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0783-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Barreto Mour&#227;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Corr&#234;a Ledur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Lehmann Coutinho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.067" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4779-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34364-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymerson Costa Azevedo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Mangetti Gon&#231;alves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Correia de Almeida Regitano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koltes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Cristina da Silva Andrade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00441" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almas Ara Gheyas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gasparin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4444-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Oliveira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4871-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563335v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zanella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ribamar da Silva Nunes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41748" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschiero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gheyas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasparin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12271" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKL64255-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12263" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFZCXKPF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238688v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Bhati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gualdron Duarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gori" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_389" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831369v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831409v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56041/9786599841804-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671286v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IUJ40P" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574272v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruiz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Joigner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563807v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadlich Hadlich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770333v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04831429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-costa-monteiro-moreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3139-1027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=J5p2fdsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1884-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Weikard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Bhushan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Hadlich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijing Tang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swedlund" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Harland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46434-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Fernandes Padilha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#233;rcia Guaratini Ibelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Oliveira Peixoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Eg&#237;dio Cant&#227;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14162379" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Louise Clark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Plastow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2375090" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simara Larissa Fanalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Dezen Gomes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Novais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izally Carvalho Gerv&#225;sio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidge Fukumasu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1394971" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233; Oliveira Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Brito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Lustosa Gon&#231;ales" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira Martins da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09863-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dezen Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni de Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09188-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Lim Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirte Bosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takeda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Karim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09259-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pereira Martins Da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni Almeida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Paul Schinckel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Nascimento Meira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2022-0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-023-00997-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Pereira Martins Da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Castro Durval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vezzoni De Almeida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1053021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Salvian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Mateus Freitas Silveira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ndrea Plotzki Reis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Dias d'Auria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.105124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yuan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopdell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Petrov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget-Ebrad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277947.123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Salavati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clark" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad108" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek Bouwman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277884.123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nery Ciconello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14069-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Silva-Vignato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Silva Mello Cesar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Afonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirele Daiana Poleti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.935238" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Kadri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Coppieters" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08354-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12131632" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carolina Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Henrique da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Purcell Goes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Fernanda Godoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07676-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Petroli Marchesi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Keith Ono" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane de Oliveira Peixoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84125-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Anchieta Trevisoli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boschiero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Petrini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.698163" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mullaart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009331" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Petry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gon&#231;alves Lio Copola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Maria De Souza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cristina da Veiga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.709937" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6040-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Kappeler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Regitano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirele Poleti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cesar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-018-0118-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio P&#233;rtille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-019-0783-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Costa Almeida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marcondes Rezende" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5811-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563290v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Barreto Mour&#227;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Corr&#234;a Ledur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Lehmann Coutinho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymerson Costa Azevedo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;ssia Mangetti Gon&#231;alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Correia de Almeida Regitano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koltes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Cristina da Silva Andrade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00441" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4779-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34364-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almas Ara Gheyas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gasparin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4444-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4871-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zanella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ribamar da Silva Nunes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41748" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschiero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gheyas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasparin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12271" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKL64255-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12263" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFZCXKPF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831275v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Bhati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gualdron Duarte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gori" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_389" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831369v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Viellard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Georges" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831392v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56041/9786599841804-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671286v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IUJ40P" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruiz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Joigner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563807v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadlich Hadlich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770333v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04831429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>