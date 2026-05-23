--- v0 (2026-03-23)
+++ v1 (2026-05-23)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gabriel David Acosta Hidalgo </w:t>
+        <w:t xml:space="preserve"> Gabriel Acosta </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -219,335 +219,335 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of electrochemical conversion of glucose on novel modified nickel electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Ginoux</w:t>
+                <w:t xml:space="preserve">Enhancing biomass and waste valorization through paired electrolysis with nickel and copper foam-modified electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David Acosta Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">18th ICC - INTERNATIONAL CONGRESS ON CATALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Farrusseng, CNRS-University of Lyon; Hélène Olivier-Bourbigou, IFP Energies nouvelles, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510236v1</w:t>
+                <w:t xml:space="preserve">hal-04696614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing biomass and waste valorization through paired electrolysis with nickel and copper foam-modified electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
+                <w:t xml:space="preserve">Preliminary study of electrochemical conversion of glucose on novel modified nickel electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David Acosta Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ICC - INTERNATIONAL CONGRESS ON CATALYSIS</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2039-2049. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696614v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10800-024-02083-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -702,51 +702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624335v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David Acosta Hidalgo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Ginoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02083-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624335v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David Acosta Hidalgo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Ginoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02083-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -999,39 +999,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Gabriel David Acosta Hidalgo</dc:title>
+  <dc:title>Gabriel Acosta</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>