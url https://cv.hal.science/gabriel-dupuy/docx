--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -428,191 +428,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00252979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transport Policy and the Car Divide in the UK, the US and France : Beyond the Environmental Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (4), pp.802-818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fractura digital hoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista ibero-americana de ciencia, tecnologia y sociedad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (9), pp.115-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250230v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00250100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures, changements d'échelle et transport</w:t>
               </w:r>
@@ -661,428 +661,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux et frontière : le résistible développement des NTIC à Saint-Pierre et Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 645, pp.531-549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau : bilans et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.38-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ville et automobile : du libre choix à la dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 (3), pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réseau : bilans et perspectives</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux et frontières : Internet aux marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 645, pp.467-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture sur l'ouvrage de Jonathan Rutherford, A Tale of Two Global Cities, Comparing the Territorialities of Telecommunications Developments in Paris and London, Ashgate Publishing, Aldershot, 2004, 339 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62, pp.38-45</w:t>
+              <w:t xml:space="preserve">, 2004, 56/57, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of the Poor in Two European Metropolises: Car Dependence Versus Locality Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.138-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,812 +1142,812 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La institucion universitaria frente al desafio de las TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas internacionales, "La Universidad de la sociedad de conocimiento, el desafio de las redes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Buenos Aires: Universidad Nacional de Quilmes, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'Ile-de-France, fossé ou fracture numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CRIA "Changements d'échelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, Institut de géographie, France. pp.140-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand pari de l'agglomération parisienne, Réponses à la Conférence publique d'Y. Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique d'Y. Lion, Ecole Nationale Supérieure Paris-Val de Seine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et dépendance automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir des modes de déplacements touristiques : quelles alternatives à l'automobile demain ? Les rendez-vous de la stratégie, Salon MIT international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur la dépendance à l'égard de l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Mobilités des personnes : comportements et services", PREDIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transport policy and the car divide in the UK, the US and France: beyond the environmental debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Transportation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00256729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de dépendance automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PUCA "Vers un droit à la mobilité pour tous"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vaux-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autour de l'Ile-de-France, fossé ou fracture numérique ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automobile et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CRIA "Changements d'échelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Paris, Institut de géographie, France. pp.140-159</w:t>
+              <w:t xml:space="preserve">Colloque "Evolutions de la mobilité et des pratiques urbaines dans le Paris du XXème siècle" Université Paris VII-RATP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, Institut de géographie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la modélisation en transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "De l'histoire des transports à l'histoire de la mobilité"CNRS/Université Paris1/ENPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Urbanismo de las Redes : Utopias, Realidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Urbanismo de las Redes : Utopias, Realidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Santiago du Chili: Pontificia Universidad Catolica de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et organisation, retour sur la théorie de Robert Fishman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mobilité qui fait la ville, 3èmes rencontres internationales de recherche en urbanisme de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250189v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur en transport et logistique : état des lieux et perspectives</w:t>
               </w:r>
@@ -1996,165 +1996,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transport et automobile dans la région de Saint-Germain-en-Laye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Y-a-t-il un pays de Saint-Germain-en-Laye ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Saint-Germain-en-Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maîtriser les mobilités, ciconscrire les territoires, gouverner les sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Auto-Néo-Eco mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Université catholique de Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250159v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et aménagement : nouvelles approches, nouveaux outils</w:t>
               </w:r>
@@ -2873,181 +2873,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Internet en Islande et la métropolisation de Reykjavik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne AGUILERA, Jean-Loup MADRE, Dominique MIGNOT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes ont-elles achevé leur transition ? Actes des XVIe Entretiens </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Cartier, Lyon, décembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRETS, pp.119-135, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Networks and Urban Planning : the Evolution of a Two-way Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huisbergen, E.D., Klaasen, I.T., Kriens, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shifting Sense, Looking back to the Future in Spatial Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Techne Press, pp.125-130, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259626v1</w:t>
-              </w:r>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the &amp;quot;Old&amp;quot; Urban Planning Paradigm : The Network Approach</w:t>
               </w:r>
@@ -3286,77 +3286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'automobilité des ménages pauvres et soutenabilité économique des transports en commun : une comparaision France-Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3746,77 +3746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à l'automobilité des pauvres dans une perspective de mobilité durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4129,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Minster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Watel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259640v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.30.2.138.54313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tarr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Javelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Perreau-Hamburger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Minster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Watel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.30.2.138.54313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tarr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Javelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Perreau-Hamburger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>