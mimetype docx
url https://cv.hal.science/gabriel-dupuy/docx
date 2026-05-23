--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -661,234 +661,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseau : bilans et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.38-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville et automobile : du libre choix à la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (3), pp.79-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réseaux et frontière : le résistible développement des NTIC à Saint-Pierre et Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 645, pp.531-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250028v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et frontières : Internet aux marges</w:t>
               </w:r>
@@ -1142,812 +1142,812 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transport policy and the car divide in the UK, the US and France: beyond the environmental debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Conference on Transportation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Berkeley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00256729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de dépendance automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PUCA "Vers un droit à la mobilité pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vaux-en-Velin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'Ile-de-France, fossé ou fracture numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CRIA "Changements d'échelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, Institut de géographie, France. pp.140-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La institucion universitaria frente al desafio de las TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas internacionales, "La Universidad de la sociedad de conocimiento, el desafio de las redes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Buenos Aires: Universidad Nacional de Quilmes, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand pari de l'agglomération parisienne, Réponses à la Conférence publique d'Y. Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence publique d'Y. Lion, Ecole Nationale Supérieure Paris-Val de Seine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et dépendance automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir des modes de déplacements touristiques : quelles alternatives à l'automobile demain ? Les rendez-vous de la stratégie, Salon MIT international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur la dépendance à l'égard de l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Mobilités des personnes : comportements et services", PREDIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la modélisation en transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transportation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">Séminaire "De l'histoire des transports à l'histoire de la mobilité"CNRS/Université Paris1/ENPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le concept de dépendance automobile</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Urbanismo de las Redes : Utopias, Realidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PUCA "Vers un droit à la mobilité pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vaux-en-Velin, France</w:t>
+              <w:t xml:space="preserve">El Urbanismo de las Redes : Utopias, Realidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Santiago du Chili: Pontificia Universidad Catolica de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité et organisation, retour sur la théorie de Robert Fishman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité qui fait la ville, 3èmes rencontres internationales de recherche en urbanisme de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automobile et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Evolutions de la mobilité et des pratiques urbaines dans le Paris du XXème siècle" Université Paris VII-RATP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, Institut de géographie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259655v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00250189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur en transport et logistique : état des lieux et perspectives</w:t>
               </w:r>
@@ -1996,165 +1996,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les mobilités, ciconscrire les territoires, gouverner les sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Auto-Néo-Eco mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Université catholique de Louvain, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transport et automobile dans la région de Saint-Germain-en-Laye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Y-a-t-il un pays de Saint-Germain-en-Laye ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259648v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00250159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et aménagement : nouvelles approches, nouveaux outils</w:t>
               </w:r>
@@ -2727,189 +2727,262 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux travaux d'Hercule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Lannoy, Thierry Ramadier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité généralisée, formes et valeurs de la mobilité quotidienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Bruylant, pp.145-165, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de l'Ile-de-France : fossé ou fracture numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Géneau et G. Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles échelles des firmes et des réseaux, un défi pour l'aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.140-159, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pierre Lannoy, Thierry Ramadier. </w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networks and Urban Planning : the Evolution of a Two-way Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Huisbergen, E.D., Klaasen, I.T., Kriens, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mobilité généralisée, formes et valeurs de la mobilité quotidienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academia Bruylant, pp.145-165, 2007</w:t>
+              <w:t xml:space="preserve">Shifting Sense, Looking back to the Future in Spatial Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Techne Press, pp.125-130, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet en Islande et la métropolisation de Reykjavik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2924,130 +2997,57 @@
               </w:rPr>
               <w:t xml:space="preserve">Les villes ont-elles achevé leur transition ? Actes des XVIe Entretiens </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Cartier, Lyon, décembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRETS, pp.119-135, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259633v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the &amp;quot;Old&amp;quot; Urban Planning Paradigm : The Network Approach</w:t>
               </w:r>
@@ -3368,151 +3368,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Article &amp;quot;réseaux&amp;quot; et &amp;quot;Internet&amp;quot; du Dictionnaire de géographie, Ellipses, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Note de lecture de l'ouvrage de B. Mérenne-Schoumaker, Géographie des services et des commerces, Rennes, PUR, coll. Didact Géographie, 2003, 239 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00255468v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4129,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Minster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Watel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.30.2.138.54313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tarr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Javelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Perreau-Hamburger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Minster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Watel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.30.2.138.54313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00247405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tarr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Javelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Traisnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Perreau-Hamburger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>