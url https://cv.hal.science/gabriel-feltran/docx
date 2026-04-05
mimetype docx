--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -72,891 +72,1194 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Becoming or Getting by”: Youths’ Inclination to Join a Military Career in Times of Crisis in Brazil</w:t>
+                <w:t xml:space="preserve">(I)llicit Chains: Some New Hypotheses Regarding a Changing Global Cocaine Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreza Aruska de Souza Santos</w:t>
+                <w:t xml:space="preserve">Nicolas Lien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Cristina de Oliveira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Feltran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armed Forces and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0095327X251373086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Illicit Economies and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.20-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31389/jied.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295710v1</w:t>
+                <w:t xml:space="preserve">hal-05535663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobre o terror e o etnocídio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Becoming or Getting by”: Youths’ Inclination to Join a Military Career in Times of Crisis in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreza Aruska de Souza Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Cristina de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalson Britto Figueiredo Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Feltran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Henrique Pires dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adson Ney Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Antropologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/1678-9857.ra.2022.228196⟩</w:t>
+              <w:t xml:space="preserve">Armed Forces and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0095327x251373086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862994v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: An Urban Impasse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talja Blokland</w:t>
+                <w:t xml:space="preserve">“Becoming or Getting by”: Youths’ Inclination to Join a Military Career in Times of Crisis in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreza Aruska de Souza Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Cristina de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalson Britto Figueiredo Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Feltran</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Henrique Pires dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adson Ney Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tesg.12620⟩</w:t>
+              <w:t xml:space="preserve">Armed Forces and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0095327X251373086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863112v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conexões globais desiguais: a gestão de veículos em fim de vida útil e os mercados de automóveis e peças usados</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Criminal Platform for the Cocaine Trade: Governance Mechanisms Changing the Balance of Power in a Transcontinental Value Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Sociologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20336/rbs.1024⟩</w:t>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (2), pp.169-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975625100064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863033v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordem e progresso: Expansão do mundo do crime e projetos de mobilidade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sobre o terror e o etnocídio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novos Estudos Cebrap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25091/S01013300202300010002⟩</w:t>
+              <w:t xml:space="preserve">Revista de Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, https://www.revistas.usp.br/ra/article/view/228196/209058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/1678-9857.ra.2022.228196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159901v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei do desmanche, PCC e mercados</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction: An Urban Impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talja Blokland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fernanda De Gobbi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Margies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tempo Social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2023.204351⟩</w:t>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.201 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159882v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting Normative Regimes, Conflict and Urban Inequalities in a Brazilian Favela</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conexões globais desiguais: a gestão de veículos em fim de vida útil e os mercados de automóveis e peças usados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Pieri Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tesg.12533⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), https://rbs.sbsociologia.com.br/rbs/article/view/1024/504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20336/rbs.1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863119v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ordem e progresso: Expansão do mundo do crime e projetos de mobilidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adson Ney Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Feltran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novos Estudos Cebrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.21-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25091/S01013300202300010002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei do desmanche, PCC e mercados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Feltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregório Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda De Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.17-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2023.204351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexisting Normative Regimes, Conflict and Urban Inequalities in a Brazilian Favela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Beraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew A Richmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Feltran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.248 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dossier Espaces urbains et informalité politique au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel de Santis Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Confins, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/confins.11195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02383478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -966,505 +1269,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apresentação: Expansão das facções, mutação dos mercados ilegais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Jesus Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregório Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novos Estudos Cebrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (1), pp.11-18, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25091/S01013300202300010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La police dans la politique brésilienne post-Bolsonaro : une force centripète</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Criminal economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L’Année politique 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.271-272.05⟩</w:t>
+              <w:t xml:space="preserve">Elgar Encyclopedia of Economic Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.286-289, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035312573.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419264v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shared fieldwork area : fertile ground for interdisciplinary research into cities in the Global South</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+                <w:t xml:space="preserve">La police dans la politique brésilienne post-Bolsonaro : une force centripète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Feltran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Recondo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amérique latine. L’Année politique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°271-272, , pp.26-31, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.271-272.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262381v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A shared fieldwork area : fertile ground for interdisciplinary research into cities in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aholou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.100-103, 2023, 978-2-7099-3003-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le terrain partagé : lieu fécond pour des recherches interdisciplinaires sur les villes des Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aholou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.96-99, 2023, 9782709929790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1474,143 +1855,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography of Organized Crime: The Case of Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Varese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1620,223 +2001,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les factions criminelles brésiliennes en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Pescheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desternes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction des services pénitentiaires d'Outre-Mer. 2025, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantic connections - The PCC and the Brazil-West Africa cocaine trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feltran, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Vianna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Ruiz-Benitez de Lugo Bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Global Initiative Against Transnational Organized Crime. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1983,51 +2364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05295710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Aruska de Souza Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalson Britto Figueiredo Filho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Henrique Pires dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adson Ney Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0095327X251373086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Feltran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1678-9857.ra.2022.228196" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04863112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talja Blokland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Margies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Pieri Pimentel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S01013300202300010002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rocha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Maldonado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio Zambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda De Gobbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2023.204351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04863119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beraldo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Richmond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12533" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Jesus Rodrigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S01013300202300010001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.05" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Varese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05132487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pescheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desternes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04258824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feltran, G." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Vianna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ruiz-Benitez de Lugo Bird" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Feltran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31389/jied.274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Aruska de Souza Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalson Britto Figueiredo Filho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Henrique Pires dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adson Ney Amorim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0095327x251373086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05295710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0095327X251373086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1678-9857.ra.2022.228196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04863112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talja Blokland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Margies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Pieri Pimentel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S01013300202300010002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rocha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Maldonado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio Zambon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda De Gobbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2023.204351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04863119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beraldo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Richmond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Jesus Rodrigues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S01013300202300010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035312573.00073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Varese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05132487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pescheux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desternes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04258824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feltran, G." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Vianna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ruiz-Benitez de Lugo Bird" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>