--- v1 (2026-04-05)
+++ v2 (2026-05-21)
@@ -106,334 +106,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(I)llicit Chains: Some New Hypotheses Regarding a Changing Global Cocaine Market</w:t>
+                <w:t xml:space="preserve">“Becoming or Getting by”: Youths’ Inclination to Join a Military Career in Times of Crisis in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lien</w:t>
+                <w:t xml:space="preserve">Andreza Aruska de Souza Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Feltran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeria Cristina de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalson Britto Figueiredo Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Henrique Pires dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adson Ney Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Illicit Economies and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31389/jied.274⟩</w:t>
+              <w:t xml:space="preserve">Armed Forces and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0095327x251373086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535663v1</w:t>
+                <w:t xml:space="preserve">hal-05535669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Becoming or Getting by”: Youths’ Inclination to Join a Military Career in Times of Crisis in Brazil</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(I)llicit Chains: Some New Hypotheses Regarding a Changing Global Cocaine Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Henrique Pires dos Santos</w:t>
+                <w:t xml:space="preserve">Nicolas Lien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adson Ney Amorim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Feltran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armed Forces and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Illicit Economies and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.20-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0095327x251373086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31389/jied.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535669v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Becoming or Getting by”: Youths’ Inclination to Join a Military Career in Times of Crisis in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreza Aruska de Souza Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Cristina de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalson Britto Figueiredo Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Henrique Pires dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adson Ney Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armed Forces and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -471,51 +471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Criminal Platform for the Cocaine Trade: Governance Mechanisms Changing the Balance of Power in a Transcontinental Value Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 66 (2), pp.169-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -549,51 +549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre o terror e o etnocídio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67, https://www.revistas.usp.br/ra/article/view/228196/209058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -640,51 +640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: An Urban Impasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talja Blokland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Margies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -744,51 +744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conexões globais desiguais: a gestão de veículos em fim de vida útil e os mercados de automóveis e peças usados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Pieri Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), https://rbs.sbsociologia.com.br/rbs/article/view/1024/504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -822,64 +822,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordem e progresso: Expansão do mundo do crime e projetos de mobilidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adson Ney Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novos Estudos Cebrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (1), pp.21-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -913,51 +913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei do desmanche, PCC e mercados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,51 +1069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Beraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew A Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 115, pp.248 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1296,51 +1296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apresentação: Expansão das facções, mutação dos mercados ilegais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Jesus Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregório Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1419,51 +1419,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminal economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elgar Encyclopedia of Economic Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.286-289, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1497,51 +1497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police dans la politique brésilienne post-Bolsonaro : une force centripète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Recondo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine. L’Année politique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°271-272, , pp.26-31, 2024, </w:t>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Varese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,51 +2015,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les factions criminelles brésiliennes en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Feltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Pescheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,51 +2364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Feltran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31389/jied.274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Aruska de Souza Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalson Britto Figueiredo Filho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Henrique Pires dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adson Ney Amorim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0095327x251373086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05295710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0095327X251373086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1678-9857.ra.2022.228196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04863112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talja Blokland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Margies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Pieri Pimentel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S01013300202300010002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rocha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Maldonado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio Zambon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda De Gobbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2023.204351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04863119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beraldo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Richmond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Jesus Rodrigues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S01013300202300010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035312573.00073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Varese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05132487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pescheux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desternes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04258824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feltran, G." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Vianna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ruiz-Benitez de Lugo Bird" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Aruska de Souza Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalson Britto Figueiredo Filho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Henrique Pires dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adson Ney Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0095327x251373086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Feltran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31389/jied.274" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05295710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0095327X251373086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975625100064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1678-9857.ra.2022.228196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04863112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talja Blokland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Margies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Pieri Pimentel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S01013300202300010002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rocha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Maldonado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg&#243;rio Zambon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda De Gobbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2023.204351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04863119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beraldo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Richmond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Santis Feltran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04159887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Jesus Rodrigues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S01013300202300010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035312573.00073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04419264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.271-272.05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Varese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05132487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pescheux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desternes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04258824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feltran, G." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Vianna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ruiz-Benitez de Lugo Bird" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>