--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Gallezot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceUniversité Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4443-3153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069818967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60903326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072510967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9464-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Côte d'Azur (UniCA)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire //TransitionS, UniCA, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effets correcteurs » de l'Open Scholarly Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">deboeck supérieur ; adbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-160, 2023, Information et stratégie, 978-2-8073-5710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_04096280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et données de la recherche : quel tiers de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé; Ingrid Mayeur; Elsa Poupardin; Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.173-182, 2023, Information et stratégie, 978-2-8073-5710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la &amp;quot;mémoire&amp;quot; du web : sédiments, traces et temporalités des documents en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Barats. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e éd., </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-76, 2017, I.COM, 978-2-2006-1944-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01687801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marty Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIÈGE, Bernard, PELISSIER, Nicolas et DOMENGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication: Des concepts aux méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.27-44, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01599944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la &amp;quot;mémoire&amp;quot; du web : sédiments, traces et temporalités des documents en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.53-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00804245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweets & science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Un Monde En Tout Petit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.233‑240, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00829553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à l'expérimentation d'une édition de recherche processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">technologies de l'information et intelligences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hermes-lavoisier, p.263-280, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00688414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank : entre sérendipité et logique marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.113-136, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (au livre l'entonnoir) : Du flou cognitif au flou sémiotique : ce qui se joue dans l'entonnoir de Google.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.19-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des moteurs de recherche 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies des flux virtuels entre les acteurs de la technopole de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux d'innovation : Enjeux de la communication au sein d'une technopole, la cas Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.91-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chercheurs et la documentation électronique : nouveaux services, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la Librairie, pp.PP. 229-253, 2002, Collection Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les chercheurs et la documention numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.229-253, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177318v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la relation hypertextuelle partenariale entre sites institutionnels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs 2.0 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaper la publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadernni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Printemps 2006 (60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00098096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration informationnelle et construction de connaissances en génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration informationnelle et construction des connaissances en génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp 121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et standards dans le processus de traitement du document numérique en biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaris Information Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire FAIR: reconnaître l'effort de déposer des données et le travail invisible de curation et de modération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE24 : colloque international sur le document électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrabilité des jeux de données sur Recherche data gouv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS Réseau Urfist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Réseau Urfist, Oct 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les usagers et les formateurs aux compétences informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Favel-Kapoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Les compétences informationnelles : 20 ans au service de l’EMI, hommage à Claire Denecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib; Urfist Lyon, Mar 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-publications scientifiques, analyse des réseaux latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la SFSIC, Les sciences de l'information et de la communication : affirmation et pluralité, Compiègne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et Société, Paris, CNAM, 17-18 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp.411-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00340835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : adjuvants de notre unité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire des pratiques d'indexation sociale comme une renégociation des espaces documentaires. Vers un nouveau big bang documentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société, 1ère édition, sous la dir. de Ghislaine Chartron et Evelyne Broudoux. Actes de la conférence organisée dans le cadre de la Semaine du document numérique à Fribourg (Suisse) les 20 et 21 septembre 2006. ADBS Éditions, 2006. 344 p. Collection Sciences et techniques de l'information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser la publication scientifique : le mode « Archives Ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire INRIA, 2-6 octobre 2006, Amboise. Sous la direction de Lisette Calderan, Bernard Hidoine et Jacques Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amboise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00105002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Libre Accès (Open Access) : partager les résultats de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'information numérique et les enjeux de la société de l'Information - Tunis, 14-16 Avril 2005 - ISD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tunis, France. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines pour chercher au hasard : moteurs de recherche et recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès SFSIC, Béziers 2004 Questionner l'internationalisation : cultures, acteurs, organisations, machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Béziers, France. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Archive ouverte en SIC : le sens de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermedias : créer du sens à l'ère du numérique, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive ouverte des publications en InfoCom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et enjeux des revues pour la recherche en infoCom (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisations, lettrures scientifiques et évolutions des modes éditoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.399121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01438208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à leur déconstruction numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DOCUMENTAIRES SUR LES MOTEURS DE RECHERCHE : ENTRE SÉRENDIPITÉ ET LOGIQUES MARCHANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum DocNum - présentation des textes et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiveSIC, Archive Ouverte en Sciences de l'Information et de la Communication : rôle, fonctionnement et usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher faux et trouver juste,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes : définition et constat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages des outils numériques dans les communautés scientifiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les Données de la Recherche au sein de deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Université Côte d'Azur; Université Rennes 2; INRAe. 2022, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de Master dans les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Gallezot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceUniversité Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4443-3153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069818967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60903326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072510967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9464-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Côte d'Azur (UniCA)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire //TransitionS, UniCA, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambru M.; Lefebvre M.; Poupardin E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication des sciences: vulgariser, politiser, médiatiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.53-75, 2025, 978-2-7061-5652-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_05574761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effets correcteurs » de l'Open Scholarly Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">deboeck supérieur ; adbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-160, 2023, Information et stratégie, 978-2-8073-5710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_04096280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et données de la recherche : quel tiers de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé; Ingrid Mayeur; Elsa Poupardin; Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.173-182, 2023, Information et stratégie, 978-2-8073-5710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la &amp;quot;mémoire&amp;quot; du web : sédiments, traces et temporalités des documents en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Barats. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e éd., </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-76, 2017, I.COM, 978-2-2006-1944-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01687801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marty Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIÈGE, Bernard, PELISSIER, Nicolas et DOMENGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication: Des concepts aux méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.27-44, 2017, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01599944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la &amp;quot;mémoire&amp;quot; du web : sédiments, traces et temporalités des documents en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.53-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00804245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweets & science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Un Monde En Tout Petit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.233‑240, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00829553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à l'expérimentation d'une édition de recherche processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">technologies de l'information et intelligences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hermes-lavoisier, p.263-280, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00688414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des moteurs de recherche 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank : entre sérendipité et logique marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.113-136, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (au livre l'entonnoir) : Du flou cognitif au flou sémiotique : ce qui se joue dans l'entonnoir de Google.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.19-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies des flux virtuels entre les acteurs de la technopole de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux d'innovation : Enjeux de la communication au sein d'une technopole, la cas Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.91-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les chercheurs et la documention numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.229-253, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177318v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chercheurs et la documentation électronique : nouveaux services, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la Librairie, pp.PP. 229-253, 2002, Collection Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la relation hypertextuelle partenariale entre sites institutionnels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs 2.0 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaper la publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadernni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Printemps 2006 (60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00098096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration informationnelle et construction de connaissances en génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration informationnelle et construction des connaissances en génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp 121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et standards dans le processus de traitement du document numérique en biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaris Information Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire FAIR: reconnaître l'effort de déposer des données et le travail invisible de curation et de modération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE24 : colloque international sur le document électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrabilité des jeux de données sur Recherche data gouv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS Réseau Urfist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Réseau Urfist, Oct 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les usagers et les formateurs aux compétences informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Favel-Kapoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Les compétences informationnelles : 20 ans au service de l’EMI, hommage à Claire Denecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib; Urfist Lyon, Mar 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-publications scientifiques, analyse des réseaux latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la SFSIC, Les sciences de l'information et de la communication : affirmation et pluralité, Compiègne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et Société, Paris, CNAM, 17-18 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp.411-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00340835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : adjuvants de notre unité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire des pratiques d'indexation sociale comme une renégociation des espaces documentaires. Vers un nouveau big bang documentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société, 1ère édition, sous la dir. de Ghislaine Chartron et Evelyne Broudoux. Actes de la conférence organisée dans le cadre de la Semaine du document numérique à Fribourg (Suisse) les 20 et 21 septembre 2006. ADBS Éditions, 2006. 344 p. Collection Sciences et techniques de l'information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser la publication scientifique : le mode « Archives Ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire INRIA, 2-6 octobre 2006, Amboise. Sous la direction de Lisette Calderan, Bernard Hidoine et Jacques Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amboise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00105002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Libre Accès (Open Access) : partager les résultats de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'information numérique et les enjeux de la société de l'Information - Tunis, 14-16 Avril 2005 - ISD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tunis, France. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines pour chercher au hasard : moteurs de recherche et recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès SFSIC, Béziers 2004 Questionner l'internationalisation : cultures, acteurs, organisations, machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Béziers, France. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Archive ouverte en SIC : le sens de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermedias : créer du sens à l'ère du numérique, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive ouverte des publications en InfoCom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et enjeux des revues pour la recherche en infoCom (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisations, lettrures scientifiques et évolutions des modes éditoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.399121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01438208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à leur déconstruction numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DOCUMENTAIRES SUR LES MOTEURS DE RECHERCHE : ENTRE SÉRENDIPITÉ ET LOGIQUES MARCHANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum DocNum - présentation des textes et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiveSIC, Archive Ouverte en Sciences de l'Information et de la Communication : rôle, fonctionnement et usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher faux et trouver juste,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes : définition et constat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages des outils numériques dans les communautés scientifiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les Données de la Recherche au sein de deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Université Côte d'Azur; Université Rennes 2; INRAe. 2022, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de Master dans les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="636A455D"/>
+    <w:nsid w:val="47C7A271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-gallezot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-3153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069818967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60903326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072510967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9464-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04096280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807357105-communication-scientifique-et-science-ouverte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Emmanuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000778" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00829553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00688414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177318v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Amor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00098096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Gassama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barrio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00340835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00105002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000943v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000025v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01438208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.399121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jalabert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-gallezot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-3153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069818967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60903326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072510967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9464-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05574761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04096280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807357105-communication-scientifique-et-science-ouverte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000778" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00829553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00688414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177318v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00098096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Gassama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barrio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00340835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00105002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000025v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01438208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.399121" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jalabert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>