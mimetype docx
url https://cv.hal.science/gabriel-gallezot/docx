--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Gallezot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceUniversité Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4443-3153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069818967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60903326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072510967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9464-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Côte d'Azur (UniCA)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire //TransitionS, UniCA, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambru M.; Lefebvre M.; Poupardin E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication des sciences: vulgariser, politiser, médiatiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.53-75, 2025, 978-2-7061-5652-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_05574761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effets correcteurs » de l'Open Scholarly Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">deboeck supérieur ; adbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-160, 2023, Information et stratégie, 978-2-8073-5710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_04096280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et données de la recherche : quel tiers de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé; Ingrid Mayeur; Elsa Poupardin; Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.173-182, 2023, Information et stratégie, 978-2-8073-5710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la &amp;quot;mémoire&amp;quot; du web : sédiments, traces et temporalités des documents en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Barats. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e éd., </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-76, 2017, I.COM, 978-2-2006-1944-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01687801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marty Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIÈGE, Bernard, PELISSIER, Nicolas et DOMENGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication: Des concepts aux méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.27-44, 2017, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01599944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la &amp;quot;mémoire&amp;quot; du web : sédiments, traces et temporalités des documents en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.53-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00804245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweets & science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Un Monde En Tout Petit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.233‑240, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00829553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à l'expérimentation d'une édition de recherche processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">technologies de l'information et intelligences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hermes-lavoisier, p.263-280, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00688414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des moteurs de recherche 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank : entre sérendipité et logique marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.113-136, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (au livre l'entonnoir) : Du flou cognitif au flou sémiotique : ce qui se joue dans l'entonnoir de Google.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.19-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies des flux virtuels entre les acteurs de la technopole de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux d'innovation : Enjeux de la communication au sein d'une technopole, la cas Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.91-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les chercheurs et la documention numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.229-253, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177318v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chercheurs et la documentation électronique : nouveaux services, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la Librairie, pp.PP. 229-253, 2002, Collection Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la relation hypertextuelle partenariale entre sites institutionnels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs 2.0 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaper la publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadernni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Printemps 2006 (60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00098096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration informationnelle et construction de connaissances en génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration informationnelle et construction des connaissances en génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp 121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et standards dans le processus de traitement du document numérique en biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaris Information Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire FAIR: reconnaître l'effort de déposer des données et le travail invisible de curation et de modération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE24 : colloque international sur le document électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrabilité des jeux de données sur Recherche data gouv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS Réseau Urfist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Réseau Urfist, Oct 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les usagers et les formateurs aux compétences informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Favel-Kapoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Les compétences informationnelles : 20 ans au service de l’EMI, hommage à Claire Denecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib; Urfist Lyon, Mar 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-publications scientifiques, analyse des réseaux latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la SFSIC, Les sciences de l'information et de la communication : affirmation et pluralité, Compiègne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et Société, Paris, CNAM, 17-18 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp.411-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00340835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : adjuvants de notre unité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire des pratiques d'indexation sociale comme une renégociation des espaces documentaires. Vers un nouveau big bang documentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société, 1ère édition, sous la dir. de Ghislaine Chartron et Evelyne Broudoux. Actes de la conférence organisée dans le cadre de la Semaine du document numérique à Fribourg (Suisse) les 20 et 21 septembre 2006. ADBS Éditions, 2006. 344 p. Collection Sciences et techniques de l'information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser la publication scientifique : le mode « Archives Ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire INRIA, 2-6 octobre 2006, Amboise. Sous la direction de Lisette Calderan, Bernard Hidoine et Jacques Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amboise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00105002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Libre Accès (Open Access) : partager les résultats de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'information numérique et les enjeux de la société de l'Information - Tunis, 14-16 Avril 2005 - ISD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tunis, France. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines pour chercher au hasard : moteurs de recherche et recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès SFSIC, Béziers 2004 Questionner l'internationalisation : cultures, acteurs, organisations, machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Béziers, France. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Archive ouverte en SIC : le sens de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermedias : créer du sens à l'ère du numérique, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive ouverte des publications en InfoCom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et enjeux des revues pour la recherche en infoCom (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisations, lettrures scientifiques et évolutions des modes éditoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.399121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01438208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à leur déconstruction numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DOCUMENTAIRES SUR LES MOTEURS DE RECHERCHE : ENTRE SÉRENDIPITÉ ET LOGIQUES MARCHANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum DocNum - présentation des textes et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiveSIC, Archive Ouverte en Sciences de l'Information et de la Communication : rôle, fonctionnement et usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher faux et trouver juste,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes : définition et constat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages des outils numériques dans les communautés scientifiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les Données de la Recherche au sein de deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Université Côte d'Azur; Université Rennes 2; INRAe. 2022, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de Master dans les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Gallezot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceUniversité Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4443-3153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069818967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60903326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=d8t7MeIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072510967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9464-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences Université Côte d'Azur (UniCA)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">laboratoire //TransitionS, UniCA, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Poupardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambru M.; Lefebvre M.; Poupardin E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication des sciences: vulgariser, politiser, médiatiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.53-75, 2025, 978-2-7061-5652-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_05574761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Effets correcteurs » de l'Open Scholarly Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">deboeck supérieur ; adbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-160, 2023, Information et stratégie, 978-2-8073-5710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_04096280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et données de la recherche : quel tiers de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé; Ingrid Mayeur; Elsa Poupardin; Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.173-182, 2023, Information et stratégie, 978-2-8073-5710-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la &amp;quot;mémoire&amp;quot; du web : sédiments, traces et temporalités des documents en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Barats. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e éd., </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-76, 2017, I.COM, 978-2-2006-1944-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01687801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marty Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIÈGE, Bernard, PELISSIER, Nicolas et DOMENGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalités en information-communication: Des concepts aux méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.27-44, 2017, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1000778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01599944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la &amp;quot;mémoire&amp;quot; du web : sédiments, traces et temporalités des documents en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.53-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00804245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweets & science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter Un Monde En Tout Petit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.233‑240, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00829553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à l'expérimentation d'une édition de recherche processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">technologies de l'information et intelligences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hermes-lavoisier, p.263-280, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00688414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des moteurs de recherche 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank : entre sérendipité et logique marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.113-136, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (au livre l'entonnoir) : Du flou cognitif au flou sémiotique : ce qui se joue dans l'entonnoir de Google.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.19-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies des flux virtuels entre les acteurs de la technopole de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux d'innovation : Enjeux de la communication au sein d'une technopole, la cas Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.91-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chercheurs et la documentation électronique : nouveaux services, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la Librairie, pp.PP. 229-253, 2002, Collection Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche in silico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les chercheurs et la documention numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.229-253, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177318v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dervyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la relation hypertextuelle partenariale entre sites institutionnels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheurs 2.0 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaper la publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadernni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Printemps 2006 (60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00098096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration informationnelle et construction de connaissances en génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration informationnelle et construction des connaissances en génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp 121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et standards dans le processus de traitement du document numérique en biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahinaz Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaris Information Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire FAIR: reconnaître l'effort de déposer des données et le travail invisible de curation et de modération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE24 : colloque international sur le document électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrabilité des jeux de données sur Recherche data gouv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Inaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS Réseau Urfist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Réseau Urfist, Oct 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les usagers et les formateurs aux compétences informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Favel-Kapoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Les compétences informationnelles : 20 ans au service de l’EMI, hommage à Claire Denecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssib; Urfist Lyon, Mar 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-publications scientifiques, analyse des réseaux latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la SFSIC, Les sciences de l'information et de la communication : affirmation et pluralité, Compiègne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Araszkiewiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et Société, Paris, CNAM, 17-18 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp.411-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00340835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : adjuvants de notre unité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire des pratiques d'indexation sociale comme une renégociation des espaces documentaires. Vers un nouveau big bang documentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société, 1ère édition, sous la dir. de Ghislaine Chartron et Evelyne Broudoux. Actes de la conférence organisée dans le cadre de la Semaine du document numérique à Fribourg (Suisse) les 20 et 21 septembre 2006. ADBS Éditions, 2006. 344 p. Collection Sciences et techniques de l'information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser la publication scientifique : le mode « Archives Ouvertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire INRIA, 2-6 octobre 2006, Amboise. Sous la direction de Lisette Calderan, Bernard Hidoine et Jacques Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amboise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00105002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Libre Accès (Open Access) : partager les résultats de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'information numérique et les enjeux de la société de l'Information - Tunis, 14-16 Avril 2005 - ISD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tunis, France. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines pour chercher au hasard : moteurs de recherche et recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès SFSIC, Béziers 2004 Questionner l'internationalisation : cultures, acteurs, organisations, machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Béziers, France. pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Archive ouverte en SIC : le sens de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermedias : créer du sens à l'ère du numérique, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive ouverte des publications en InfoCom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et enjeux des revues pour la recherche en infoCom (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisations, lettrures scientifiques et évolutions des modes éditoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.399121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01438208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à leur déconstruction numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DOCUMENTAIRES SUR LES MOTEURS DE RECHERCHE : ENTRE SÉRENDIPITÉ ET LOGIQUES MARCHANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum DocNum - présentation des textes et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchiveSIC, Archive Ouverte en Sciences de l'Information et de la Communication : rôle, fonctionnement et usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher faux et trouver juste,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes : définition et constat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les Données de la Recherche au sein de deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg; Université Côte d'Azur; Université Rennes 2; INRAe. 2022, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages des outils numériques dans les communautés scientifiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Denecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de Master dans les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47C7A271"/>
+    <w:nsid w:val="D757E58B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-gallezot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-3153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069818967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60903326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072510967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9464-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05574761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04096280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807357105-communication-scientifique-et-science-ouverte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000778" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00829553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00688414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177318v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00098096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Gassama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barrio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00340835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00105002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000025v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01438208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.399121" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jalabert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-gallezot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4443-3153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069818967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60903326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=d8t7MeIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072510967" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9464-2014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05574761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04096280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807357105-communication-scientifique-et-science-ouverte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01687801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/manuel-danalyse-du-web-2e-ed-np-9782200619442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Emmanuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00829553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00688414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177318v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00098096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Gassama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barrio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00340835v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00105002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000025v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01438208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.399121" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jalabert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>