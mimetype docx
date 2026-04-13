--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1215,360 +1215,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wendelin Brühwiler, Zeichenform und Warenverkehr. Eine Formatgeschichte der Marke, 1840–1891, Konstanz (Konstanz University Press) 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patents, War and Peace. The resilience of the international patent order through the First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chachereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European integration history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Journal of European integration history, 29 (2), pp.205-226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0947-9511-2023-2-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/0947-9511-2023-2-205⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04184352v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Wendelin Brühwiler, Zeichenform und Warenverkehr. Eine Formatgeschichte der Marke, 1840–1891, Konstanz (Konstanz University Press) 2020</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des débuts de l’Institut Pasteur : analyse des souscriptions (1886-1891)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94483⟩</w:t>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a902017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonial Microbiology. Aro Velmet, Pasteur’s Empire : Bacteriology and Politics in France, its Colonies, and the World, New York, Oxford University Press, 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metascience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11016-022-00808-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768955v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04812319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l’ouvrage de Laurence De Cock, Mathilde Larrère et Guillaume Mazeau, L’Histoire comme émancipation, Marseille, Agone, 2019, 144 p.</w:t>
               </w:r>
@@ -2058,1032 +2058,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Pasteur ou l’entreprise scientifique au temps du capitalisme industriel</w:t>
+                <w:t xml:space="preserve">Definitions, interactions and beyond: response to Carlson, Galambos, Musselin and Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mercelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daniel Wadhwani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management and Organizational History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449359.2018.1530846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sueur La Pharmacie centrale de France. Une coopérative pharmaceutique, xix e siècle Tours, Presses universitaires François-Rabelais, 2017, 411 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.512-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pasteur ou l’entreprise scientifique au temps du capitalisme industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (3), pp.629-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ahss.2019.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01267638v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commercializing science: nineteenth- and twentieth-century academic scientists as consultants, patentees, and entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mercelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Guagnini</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.4-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07341512.2017.1342308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01551865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic entrepreneurship and institutional change in historical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daniel Wadhwani</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mercelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Daniel Wadhwani</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.106-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17449359.2018.1530846⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Academic entrepreneurship and institutional change in historical perspective, 12 (3), pp.175-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449359.2017.1359903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional enterprise as a compromise: the national organization of science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Academic Entrepreneurship and Institutional Change in Historical Perspective, 12 (3), pp.237-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17449359.2017.1357785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01588819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...219 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites et moyennes entreprises face au développement international de la propriété industrielle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing scientific patenting in French research organizations (1916-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82 (1), </w:t>
+              <w:t xml:space="preserve">, 2016, Le management de la propriété industrielle, 82, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.082.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation a-t-elle joué un rôle dans la naissance de l’administrative science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.082.0124⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Ellen O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Shigehiro Nishimura</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.5-10. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.082.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.083.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309353v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing scientific patenting in French research organizations (1916-1951)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+                <w:t xml:space="preserve">Managing Industrial Property : some Historical Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigehiro Nishimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le management de la propriété industrielle, 82, pp.89-102. </w:t>
+              <w:t xml:space="preserve">, 2016, pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.082.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.082.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309362v1</w:t>
+                <w:t xml:space="preserve">halshs-01309353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation a-t-elle joué un rôle dans la naissance de l’administrative science ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+                <w:t xml:space="preserve">Petites et moyennes entreprises face au développement international de la propriété industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Blary-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Henry</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ellen O'Connor</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 82 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.083.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.082.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336831v1</w:t>
+                <w:t xml:space="preserve">hal-01725634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Propertisation of Science</w:t>
               </w:r>
@@ -3366,174 +3366,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Savant, l'Inventeur et le Politique ou le rôle du sous-secrétariat d'Etat aux inventions durant la première guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, janvier-mars 2005 (85), pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.085.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis Renault ou l'invention orientée vers le marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renault Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, août 2005 (17), pp.59-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007144v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'honneur perdu d'Eugène Turpin</w:t>
               </w:r>
@@ -3614,268 +3614,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fruitful failure: Intellectual Cooperation and the Institutionalization of Scientific Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laqua, Daniel; Grandjean, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectual Cooperation at the League of Nations : Shaping Cultural and Political Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Nations, pp.47-58, 2025, United Nations Historical Series, 9789210035071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18356/9789211072808c006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427121v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inventeur autonome à l’épreuve de l’incorporation : une approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aggeri, Franck; Lenfle, Sylvain; Louda, Dinah; Segrestin, Blanche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l'agir moderne: Rationalités créatives, entreprises responsables et périls communs. autour des travaux d'Armand Hatchuel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.151-157, 2025, 9782747235211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoirs, recherche et innovation : des promesses aux doutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hautcoeur, Pierre-Cyrille; Virlouvet, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire économique et sociale. La France, de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés / Composés, p.797-820, 2025, 9791040406280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239209v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04701477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État et les brevets d'invention (1791-1922) : une relation embarrassée</w:t>
               </w:r>
@@ -3937,341 +3937,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00548184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'invention de la propriété intellectuelle et les frontières mouvantes de la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Baudry; Jan Blanc; Liliane Hilaire-Pérez; Marc Ratcliff; Sylvain Wenger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produire du nouveau ? Arts – Techniques – Sciences en Europe (1400-1900)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2022, 9782271132222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le génie en boîte ou l’inventeur dans la grande entreprise au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouneau, Christophe; Viguié, Renan; Williot, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Descartes &amp; Cie, pp.353-365, 2022, 9782844463616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Baudry; Jan Blanc; Liliane Hilaire-Pérez; Marc Ratcliff; Sylvain Wenger. </w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 1883 Paris Convention and the Impossible Unification of Industrial Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gooday, Graeme; Wilf, Steven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire du nouveau ? Arts – Techniques – Sciences en Europe (1400-1900)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patent Cultures: Diversity and Harmonization in Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.38-68, 2020, 978-1108475761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108654333.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009953v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dérives de la bibliométrie à l'économie de l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anheim, Etienne; Foraison, Livia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’édition en sciences humaines et sociales. Enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'EHESS, 2020, 2713228506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02937110v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01009953v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible institutionnalisation de la propriété scientifique, 1919-1939</w:t>
               </w:r>
@@ -4566,246 +4566,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faut-il classer les revues en sciences humaines et sociales? Dix années de controverses françaises (1999-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Servais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évaluation de la recherche en sciences humaines et sociales. Regards de chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia-Bruylant, pp.243-365, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00548183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses et paradoxes dans l'Europe des brevets au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eck, Jean-François; Tilly, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations et transferts de technologie en Europe du Nord-Ouest aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.35-51, 2011, Euroclio, 978-90-5201-764-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00568016v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Externalisation et contractualisation de la recherche : le cas de Clément Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvier, Yves; Griset, Pascal; Guagnini, Anna; Fox, Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’atelier au laboratoire / From Workshop to Laboratory. Recherche et innovation dans l’industrie électrique XIXe-XXe siècles / Research and Innovation in Electric Industry 19-20th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.125-138, 2011, Histoire de l'énergie / History of Energy, 9789052016566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008324v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00548183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la contrefaçon au marché : les leçons de Louis Renault</w:t>
               </w:r>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système international des brevets et la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chachereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6018,165 +6018,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des brevets à l'examen. Le rôle du Comité consultatif des arts et manufactures dans la prise de brevets au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les brevets dans l'histoire. Propriété industrielle, histoire technique et économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en histoire de l'innovation (C.R.H.I.) de l'Université Paris-Sorbonne Paris IV, Oct 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physiciens et chimistes français au service de l'Etat au début du XXè siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "Une Physique à la française ?" organisées par l'Université Paris 10, l'équipe REHSEIS et le centre Koyré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6568,151 +6568,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réinvention de la philanthropie sous la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">No Future? Fritz Machlup and the Invention of the Economics of Patents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981823v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05359033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the history of intellectual property</w:t>
               </w:r>
@@ -7036,51 +7036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F80BEF74"/>
+    <w:nsid w:val="E8284221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7267,51 +7267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-galvez-behar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7198-8288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059838809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000076920584" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gabriel-galvez-behar/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03757589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel Wadhwani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mercelis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Nishimura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618992v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04184352v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chachereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2-205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04051904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-022-00808-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a902017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157355v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544730v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2019-0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267638v5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.46" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2018.1530846" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1357785" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2017.1342308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1359903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Blary-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2011.02.05" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.229.0103" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05239209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427121v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/16918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/produire-du-nouveau/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009953v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108654333.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org.inshs.bib.cnrs.fr/igpde/4954" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4954" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839585v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568016v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0697" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.41158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4894787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03682464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/njs7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04981823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05359033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-galvez-behar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7198-8288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059838809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000076920584" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gabriel-galvez-behar/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03757589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel Wadhwani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mercelis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Nishimura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618992v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04051904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04184352v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chachereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2-205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a902017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-022-00808-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157355v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544730v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2019-0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2018.1530846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267638v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2017.1342308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1359903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1357785" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Blary-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2011.02.05" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.229.0103" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427121v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05239209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/16918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/produire-du-nouveau/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009953v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108654333.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org.inshs.bib.cnrs.fr/igpde/4954" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4954" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839585v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568016v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0697" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.41158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4894787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03682464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/njs7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05359033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04981823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>