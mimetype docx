--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1215,200 +1215,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patents, War and Peace. The resilience of the international patent order through the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chachereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European integration history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of European integration history, 29 (2), pp.205-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0947-9511-2023-2-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184352v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wendelin Brühwiler, Zeichenform und Warenverkehr. Eine Formatgeschichte der Marke, 1840–1891, Konstanz (Konstanz University Press) 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051904v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04184352v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement des débuts de l’Institut Pasteur : analyse des souscriptions (1886-1891)</w:t>
               </w:r>
@@ -2058,50 +2058,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Pasteur ou l’entreprise scientifique au temps du capitalisme industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.629-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01267638v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Definitions, interactions and beyond: response to Carlson, Galambos, Musselin and Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2126,252 +2204,252 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daniel Wadhwani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.106-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17449359.2018.1530846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sueur La Pharmacie centrale de France. Une coopérative pharmaceutique, xix e siècle Tours, Presses universitaires François-Rabelais, 2017, 411 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.512-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ahss.2019.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02268800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Louis Pasteur ou l’entreprise scientifique au temps du capitalisme industriel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional enterprise as a compromise: the national organization of science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.46⟩</w:t>
+              <w:t xml:space="preserve">Management and Organizational History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Academic Entrepreneurship and Institutional Change in Historical Perspective, 12 (3), pp.237-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449359.2017.1357785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01588819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercializing science: nineteenth- and twentieth-century academic scientists as consultants, patentees, and entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mercelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2390,92 +2468,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Guagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (1), pp.4-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07341512.2017.1342308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01551865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic entrepreneurship and institutional change in historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daniel Wadhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2507,583 +2585,505 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Guagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Academic entrepreneurship and institutional change in historical perspective, 12 (3), pp.175-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17449359.2017.1359903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01579970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing scientific patenting in French research organizations (1916-1951)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+                <w:t xml:space="preserve">Managing Industrial Property : some Historical Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigehiro Nishimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le management de la propriété industrielle, 82, pp.89-102. </w:t>
+              <w:t xml:space="preserve">, 2016, pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.082.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.082.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309362v1</w:t>
+                <w:t xml:space="preserve">halshs-01309353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation a-t-elle joué un rôle dans la naissance de l’administrative science ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+                <w:t xml:space="preserve">Petites et moyennes entreprises face au développement international de la propriété industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Blary-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Henry</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ellen O'Connor</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 82 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.083.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.082.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336831v1</w:t>
+                <w:t xml:space="preserve">hal-01725634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Industrial Property : some Historical Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shigehiro Nishimura</w:t>
+                <w:t xml:space="preserve">Managing scientific patenting in French research organizations (1916-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.5-10. </w:t>
+              <w:t xml:space="preserve">, 2016, Le management de la propriété industrielle, 82, pp.89-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.082.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.082.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309353v1</w:t>
+                <w:t xml:space="preserve">halshs-01309362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites et moyennes entreprises face au développement international de la propriété industrielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’innovation a-t-elle joué un rôle dans la naissance de l’administrative science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édith Blary-Clément</w:t>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cousin</w:t>
+                <w:t xml:space="preserve">Odile Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Joly</w:t>
+                <w:t xml:space="preserve">Ellen O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82 (1), </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.082.0124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.083.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725634v1</w:t>
+                <w:t xml:space="preserve">hal-01336831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Propertisation of Science</w:t>
               </w:r>
@@ -3366,174 +3366,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Renault ou l'invention orientée vers le marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renault Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, août 2005 (17), pp.59-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Savant, l'Inventeur et le Politique ou le rôle du sous-secrétariat d'Etat aux inventions durant la première guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, janvier-mars 2005 (85), pp.103-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.085.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.085.0103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00007146v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'honneur perdu d'Eugène Turpin</w:t>
               </w:r>
@@ -3937,341 +3937,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00548184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le génie en boîte ou l’inventeur dans la grande entreprise au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouneau, Christophe; Viguié, Renan; Williot, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Descartes &amp; Cie, pp.353-365, 2022, 9782844463616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'invention de la propriété intellectuelle et les frontières mouvantes de la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Baudry; Jan Blanc; Liliane Hilaire-Pérez; Marc Ratcliff; Sylvain Wenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire du nouveau ? Arts – Techniques – Sciences en Europe (1400-1900)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2022, 9782271132222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03562312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bouneau, Christophe; Viguié, Renan; Williot, Jean-Pierre. </w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dérives de la bibliométrie à l'économie de l'attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anheim, Etienne; Foraison, Livia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Descartes &amp; Cie, pp.353-365, 2022, 9782844463616</w:t>
+              <w:t xml:space="preserve">L’édition en sciences humaines et sociales. Enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'EHESS, 2020, 2713228506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1883 Paris Convention and the Impossible Unification of Industrial Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gooday, Graeme; Wilf, Steven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patent Cultures: Diversity and Harmonization in Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.38-68, 2020, 978-1108475761. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108654333.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781108654333.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01009953v3</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02937110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible institutionnalisation de la propriété scientifique, 1919-1939</w:t>
               </w:r>
@@ -4566,246 +4566,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Externalisation et contractualisation de la recherche : le cas de Clément Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouvier, Yves; Griset, Pascal; Guagnini, Anna; Fox, Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’atelier au laboratoire / From Workshop to Laboratory. Recherche et innovation dans l’industrie électrique XIXe-XXe siècles / Research and Innovation in Electric Industry 19-20th Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.125-138, 2011, Histoire de l'énergie / History of Energy, 9789052016566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses et paradoxes dans l'Europe des brevets au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eck, Jean-François; Tilly, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations et transferts de technologie en Europe du Nord-Ouest aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.35-51, 2011, Euroclio, 978-90-5201-764-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00568016v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faut-il classer les revues en sciences humaines et sociales? Dix années de controverses françaises (1999-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Servais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation de la recherche en sciences humaines et sociales. Regards de chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia-Bruylant, pp.243-365, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00548183v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la contrefaçon au marché : les leçons de Louis Renault</w:t>
               </w:r>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système international des brevets et la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chachereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6018,165 +6018,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Physiciens et chimistes français au service de l'Etat au début du XXè siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "Une Physique à la française ?" organisées par l'Université Paris 10, l'équipe REHSEIS et le centre Koyré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des brevets à l'examen. Le rôle du Comité consultatif des arts et manufactures dans la prise de brevets au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les brevets dans l'histoire. Propriété industrielle, histoire technique et économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en histoire de l'innovation (C.R.H.I.) de l'Université Paris-Sorbonne Paris IV, Oct 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008340v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6568,151 +6568,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">No Future? Fritz Machlup and the Invention of the Economics of Patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réinvention de la philanthropie sous la IIIe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Galvez-Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359033v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04981823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the history of intellectual property</w:t>
               </w:r>
@@ -7036,51 +7036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8284221"/>
+    <w:nsid w:val="5F6AC241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7267,51 +7267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-galvez-behar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7198-8288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059838809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000076920584" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gabriel-galvez-behar/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03757589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel Wadhwani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mercelis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Nishimura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618992v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04051904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04184352v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chachereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2-205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a902017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-022-00808-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157355v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544730v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2019-0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2018.1530846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267638v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2017.1342308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1359903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1357785" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Blary-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2011.02.05" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.229.0103" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427121v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05239209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/16918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/produire-du-nouveau/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009953v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108654333.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org.inshs.bib.cnrs.fr/igpde/4954" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4954" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839585v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568016v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0697" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.41158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4894787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03682464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/njs7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05359033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04981823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-galvez-behar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7198-8288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059838809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000076920584" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gabriel-galvez-behar/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03757589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel Wadhwani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mercelis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Nishimura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618992v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04184352v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chachereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2-205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04051904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a902017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-022-00808-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157355v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544730v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2019-0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267638v5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.46" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2018.1530846" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1357785" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2017.1342308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1359903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Blary-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2011.02.05" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.229.0103" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427121v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05239209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/16918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/produire-du-nouveau/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009953v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108654333.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org.inshs.bib.cnrs.fr/igpde/4954" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4954" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839585v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568016v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0697" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.41158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4894787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03682464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/njs7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04981823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05359033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>