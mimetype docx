--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,6981 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6929 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gabriel Galvez-Behar </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire contemporaine - Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gabriel-galvez-behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7198-8288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059838809</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=o6x8fmIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000076920584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités à l'Université de Lille, mes recherches relèvent d'une histoire de l'innovation à la croisée de l'histoire économique et de l'histoire des sciences et des techniques. Elles portent actuellement sur l'histoire de la valorisation de la recherche et de la propriété scientifique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posséder la science. La propriété scientifique au temps du capitalisme industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition de l'EHESS, 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, mes recherches continuent de s'intéresser à la définition et les usages, à l'époque contemporaine, des différents types de propriété intellectuelle que je considère toujours comme un observatoire pertinent des pratiques, des normes et des valeurs relatives à l'innovation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retrouvez ma </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">page professionnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> complète.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2022, 9782707193599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posséder la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'EHESS, 2020, 9782713228537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa licence d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama, 2015, 978-2759030750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des inventeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.352, 2008, Carnot, 9782753506954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des brevets et des marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, pp.301, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation et transformations des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Entrepreneurship and Institutional Change in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daniel Wadhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Mercelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Organizational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (3), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercializing science: nineteenth- and twentieth-century academic scientists as consultants, patentees, and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Mercelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of industrial property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigehiro Nishimura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 82, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’expropriation par le droit. Propriété intellectuelle, valeur et travail. Éditions de l’EHESS, Paris, 2022, 264 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sociologie du travail, 66 (4), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zir⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Philippe Mioche, Éric Godelier, Ivan Kharaba et Pascal Raggi (sous la dir. de), Dictionnaire historique de la sidérurgie française, Aix-en-Provence, Presses universitaires de Provence, « Confluent des sciences », 2022, 816 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Histoire, économie et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendelin Brühwiler, Zeichenform und Warenverkehr. Eine Formatgeschichte der Marke, 1840–1891, Konstanz (Konstanz University Press) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents, War and Peace. The resilience of the international patent order through the First World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European integration history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of European integration history, 29 (2), pp.205-226. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0947-9511-2023-2-205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184352v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des débuts de l’Institut Pasteur : analyse des souscriptions (1886-1891)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58630/pubac.not.a902017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial Microbiology. Aro Velmet, Pasteur’s Empire : Bacteriology and Politics in France, its Colonies, and the World, New York, Oxford University Press, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-022-00808-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Laurence De Cock, Mathilde Larrère et Guillaume Mazeau, L’Histoire comme émancipation, Marseille, Agone, 2019, 144 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02623555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'ouvrage : Alex Csiszar, The Scientific Journal. Authorship and the Politics of Knowledge in the Nineteenth Century, Chicago et Londres, The Chicago University Press, 2018, 376 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02623487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Turpin et la politique des inventions en France à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.147-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.273.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et les temps de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Globalisation et transformations des entreprises, 94 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, régulation et transformations des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Robé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°94 (1), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.094.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Patent System during the French Industrial Revolution: Institutional Change and Economic Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Wirtschaftsgeschichte / Economic History Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Patent Law and Innovation in Europe during the Industrial Revolution, 60 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jbwg-2019-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions, interactions and beyond: response to Carlson, Galambos, Musselin and Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Mercelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daniel Wadhwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Organizational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449359.2018.1530846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sueur La Pharmacie centrale de France. Une coopérative pharmaceutique, xix e siècle Tours, Presses universitaires François-Rabelais, 2017, 411 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.512-514. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2019.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pasteur ou l’entreprise scientifique au temps du capitalisme industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (3), pp.629-656. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2019.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267638v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercializing science: nineteenth- and twentieth-century academic scientists as consultants, patentees, and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Mercelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.4-22. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341512.2017.1342308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic entrepreneurship and institutional change in historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daniel Wadhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Mercelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Organizational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Academic entrepreneurship and institutional change in historical perspective, 12 (3), pp.175-198. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449359.2017.1359903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional enterprise as a compromise: the national organization of science in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Organizational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Academic Entrepreneurship and Institutional Change in Historical Perspective, 12 (3), pp.237-260. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449359.2017.1357785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01588819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing scientific patenting in French research organizations (1916-1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le management de la propriété industrielle, 82, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.082.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation a-t-elle joué un rôle dans la naissance de l’administrative science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.083.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Industrial Property : some Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigehiro Nishimura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.082.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et moyennes entreprises face au développement international de la propriété industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Blary-Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Warusfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.082.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Propertisation of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2011.02.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du droit de l'inventeur ou l'examen clandestin des brevets d'invention dans la France de la Belle Époque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.98-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le constructivisme de l'historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 229, pp.103-113. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.229.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété industrielle est-elle une propriété ? Le débat sur la loi relative aux brevets d'invention à la Chambre des pairs (1843)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.108-110. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.049.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Savant, l'Inventeur et le Politique ou le rôle du sous-secrétariat d'Etat aux inventions durant la première guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, janvier-mars 2005 (85), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.085.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renault ou l'invention orientée vers le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renault Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, août 2005 (17), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honneur perdu d'Eugène Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Armement. Revue de la Délégation générale pour l'armement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76, pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruitful failure: Intellectual Cooperation and the Institutionalization of Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laqua, Daniel; Grandjean, Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual Cooperation at the League of Nations : Shaping Cultural and Political Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations, pp.47-58, 2025, United Nations Historical Series, 9789210035071. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18356/9789211072808c006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventeur autonome à l’épreuve de l’incorporation : une approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aggeri, Franck; Lenfle, Sylvain; Louda, Dinah; Segrestin, Blanche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'agir moderne: Rationalités créatives, entreprises responsables et périls communs. autour des travaux d'Armand Hatchuel </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.151-157, 2025, 9782747235211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs, recherche et innovation : des promesses aux doutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hautcoeur, Pierre-Cyrille; Virlouvet, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire économique et sociale. La France, de la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passés / Composés, p.797-820, 2025, 9791040406280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État et les brevets d'invention (1791-1922) : une relation embarrassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence et marchés : droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de la gestion publique et du développement économique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-194, 2023, 9782111621091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la propriété intellectuelle et les frontières mouvantes de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Baudry; Jan Blanc; Liliane Hilaire-Pérez; Marc Ratcliff; Sylvain Wenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire du nouveau ? Arts – Techniques – Sciences en Europe (1400-1900)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-32, 2022, 9782271132222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie en boîte ou l’inventeur dans la grande entreprise au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouneau, Christophe; Viguié, Renan; Williot, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie à tous les étages. Autour d’Alain Beltran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes &amp; Cie, pp.353-365, 2022, 9782844463616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1883 Paris Convention and the Impossible Unification of Industrial Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gooday, Graeme; Wilf, Steven. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patent Cultures: Diversity and Harmonization in Historical Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.38-68, 2020, 978-1108475761. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108654333.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009953v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dérives de la bibliométrie à l'économie de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anheim, Etienne; Foraison, Livia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition en sciences humaines et sociales. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'EHESS, 2020, 2713228506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible institutionnalisation de la propriété scientifique, 1919-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'échelle des régulations politiques, XVIIIe-XXIe siècles : L'histoire et les sciences sociales aux prises avec les normes, les acteurs et les institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.35497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02077645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des brevets en guerre : science, propriété industrielle et coopération interalliée pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'industrie dans la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de la gestion publique et du développement économique, Comité pour l’histoire économique et financière de la France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-185, 2018, 9782111294288. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.4954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur, entrepreneur de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrot, Annick; Schwartz, Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Pasteur, le visionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-133, 2017, 9782732482200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01637940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Empires et leurs brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire-Pérez, Liliane; Zakharova, Larissa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques et la globalisation au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.281-296, 2016, 9782753550469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses et paradoxes dans l'Europe des brevets au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eck, Jean-François; Tilly, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations et transferts de technologie en Europe du Nord-Ouest aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.35-51, 2011, Euroclio, 978-90-5201-764-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00568016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il classer les revues en sciences humaines et sociales? Dix années de controverses françaises (1999-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Servais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation de la recherche en sciences humaines et sociales. Regards de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Bruylant, pp.243-365, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation et contractualisation de la recherche : le cas de Clément Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouvier, Yves; Griset, Pascal; Guagnini, Anna; Fox, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’atelier au laboratoire / From Workshop to Laboratory. Recherche et innovation dans l’industrie électrique XIXe-XXe siècles / Research and Innovation in Electric Industry 19-20th Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.125-138, 2011, Histoire de l'énergie / History of Energy, 9789052016566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contrefaçon au marché : les leçons de Louis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béaur, Gérard; Bonin, Hubert; Lemercier, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraude, contrefaçon, contrebande de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Droz, pp.697-710, 2007, Publications d'histoire économique et sociale internationale, 9782600010696. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/droz.beaur.2007.01.0697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet d'invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de l'économie-droit, XVIIIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.35-47, 2007, Droit et Société. Recherches et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00186641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat et l'invention. Une comparaison franco-allemande des cadres de la propriété industrielle à la fin du XIXè siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurationen des Staates in Deutschland und Frankreich, 1870-1945. Les figures de l'Etat en Allemagne et en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, Oldenbourg, pp.215-234, 2006, Pariser Historische Studien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médiateurs au cœur du système d'innovation : les agents de brevets en France (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-S.Corcy; C. Douyère-Demeulenaere; L. Hilaire-Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'invention. Ecrits, objets et images de l'activité inventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Université Toulouse-Le Mirail, pp.437-447, 2006, Méridiennes. Histoire et techniques, 9782912025319. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.41158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système international des brevets et la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chachereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02623587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evanescent Intellectual Property? On Brad Sherman's Intangible Intangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ISHTIP 15th Annual Workshop - Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Boston, Massachusetts, États-Unis. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4894787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling IP at War: the US Alien Property Custodian and the German Patents during WWII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents and the market for technology in the early 19th century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Econoomic History Association; Science Council of Japan, Aug 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; communs informationnels &amp;quot;. Un point de vue d'historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matinales de l'IFRIS : Les "Communs" comme alternative à la marchandisation de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Scientific Patenting in the French Research Organizations during the Interwar Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Annual Meeting of the Society for the History of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the History of Technology, Nov 2014, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01082103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;French connection&amp;quot;: French Scientists and International Debates on Scientific Property during the Interwar Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHTIP WORKSHOP 2013 "Cultural Economy and Intellectual Property"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la propriété scientifique : auctorialité scientifique et propriété intellectuelle au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition et université, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent agents and the multifaceted business of &amp;quot;translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy for Intellectual Property. Colloque organisée par l'IMRI et l'Université de Saint-Jacques de Compostelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si loin, si proches. Inventeurs et artistes au regard de la propriété intellectuelle dans la France du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mythes de la science : inventeurs et invention. Colloque organisé par la MSH- Nord-Pas-de-Calais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Networks at Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business History Conference 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Le Creusot, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer l'invention : les expositions industrielles régionales en France, 1870-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire sociale du monde industriel" - Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des brevets à l'examen. Le rôle du Comité consultatif des arts et manufactures dans la prise de brevets au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les brevets dans l'histoire. Propriété industrielle, histoire technique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en histoire de l'innovation (C.R.H.I.) de l'Université Paris-Sorbonne Paris IV, Oct 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiciens et chimistes français au service de l'Etat au début du XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Une Physique à la française ?" organisées par l'Université Paris 10, l'équipe REHSEIS et le centre Koyré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Peut-on posséder une découverte ? » [Entretien]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03343063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pasteur à Lille : une faculté des sciences en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cabinet des merveilles. Objets de patrimoine de l'Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Culture : La Fabrique de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Jacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire à travers champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/njs7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04698443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de la philanthropie sous la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Future? Fritz Machlup and the Invention of the Economics of Patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the history of intellectual property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la propriété matérielle à la propriété scientifique : le cas de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01156039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet et ses controverses : des business methods à l'aube du brevet ? Longue durée et échos contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse des droits de l'inventeur et promotion de l'invention sous la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7036,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F6AC241"/>
+    <w:nsid w:val="E1254C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7267,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-galvez-behar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7198-8288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059838809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000076920584" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gabriel-galvez-behar/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03757589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel Wadhwani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mercelis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Nishimura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618992v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04184352v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chachereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2-205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04051904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a902017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-022-00808-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157355v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544730v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2019-0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267638v5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.46" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2018.1530846" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1357785" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2017.1342308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1359903" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Blary-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2011.02.05" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.229.0103" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427121v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05239209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/16918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/produire-du-nouveau/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009953v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108654333.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35497" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org.inshs.bib.cnrs.fr/igpde/4954" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4954" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839585v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568016v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0697" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.41158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4894787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03682464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/njs7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04981823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05359033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gabriel-galvez-behar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7198-8288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059838809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=o6x8fmIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000076920584" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/gabriel-galvez-behar/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03757589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977158v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel Wadhwani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mercelis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guagnini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Nishimura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618992v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04618950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04051904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94483" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04184352v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chachereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2023-2-205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a902017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03768955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-022-00808-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157355v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02444063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rob&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.094.0186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544730v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbwg-2019-0003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2018.1530846" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267638v5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341512.2017.1342308" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1359903" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449359.2017.1357785" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen O'Connor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.083.0121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Blary-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.082.0124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2011.02.05" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.229.0103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.085.0103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427121v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04701477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05239209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/16918" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/produire-du-nouveau/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03707020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009953v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108654333.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077645v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org.inshs.bib.cnrs.fr/igpde/4954" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4954" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839585v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568016v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.beaur.2007.01.0697" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.41158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02623587v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4894787" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03682464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839580v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gar&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/njs7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05359033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04981823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04635037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>